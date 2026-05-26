--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -171,8974 +171,9510 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental filtering drives mycorrhizal tree dominance across a soil fertility gradient in a temperate forest</w:t>
+                <w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meihui Zhu</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Xu</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">François‐xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxu Zhang</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Ye</w:t>
+                <w:t xml:space="preserve">Tony Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 114 (3), </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579000v1</w:t>
+                <w:t xml:space="preserve">hal-05358193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context dependency of tree diversity effects on standardized substrates decomposition: Role of tree functional composition, mycorrhizal type and climatic conditions</w:t>
+                <w:t xml:space="preserve">Seasonal effects of soil microclimate on microbial activities depend on the understory in two forest ecosystems with contrasting water regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Joly</w:t>
+                <w:t xml:space="preserve">Mark R Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chahine</w:t>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 465, pp.117672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358193v1</w:t>
+                <w:t xml:space="preserve">hal-05612083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting impacts of grazing and shrub encroachment on microbial resource limitation in arid grasslands</w:t>
+                <w:t xml:space="preserve">Multifunctionality changes with plant functional groups in Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaobin Song</w:t>
+                <w:t xml:space="preserve">Hanwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoan Zuo</w:t>
+                <w:t xml:space="preserve">Shuyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaihai Wang</w:t>
+                <w:t xml:space="preserve">Ziyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengjiaoyi Wang</w:t>
+                <w:t xml:space="preserve">Hongxian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Zhang</w:t>
+                <w:t xml:space="preserve">Jingwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 396, pp.110013. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358195v1</w:t>
+                <w:t xml:space="preserve">hal-05612122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database of soil microbial phospholipid fatty acids and enzyme activities</w:t>
+                <w:t xml:space="preserve">Contrasting responses of particulate and mineral-associated organic carbon stocks to grazing exclusion in an alpine meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van Galen</w:t>
+                <w:t xml:space="preserve">Jiacong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reuben Smith</w:t>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Margenot</w:t>
+                <w:t xml:space="preserve">Kees Jan van Groenigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Waldrop</w:t>
+                <w:t xml:space="preserve">Carsten Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crowther</w:t>
+                <w:t xml:space="preserve">Raúl Ochoa-Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.1568. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 400, pp.110227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05759-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293951v1</w:t>
+                <w:t xml:space="preserve">hal-05612060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microbial ubiquity across different plant functional groups and organs</w:t>
+                <w:t xml:space="preserve">Environmental filtering drives mycorrhizal tree dominance across a soil fertility gradient in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">Meihui Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhili Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">Zhichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangze Jin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mengxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-025-07356-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178631v1</w:t>
+                <w:t xml:space="preserve">hal-05579000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bug‐Network (BugNet): A Global Experimental Network Testing the Effects of Invertebrate Herbivores and Fungal Pathogens on Plant Communities and Ecosystem Function in Open Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting impacts of grazing and shrub encroachment on microbial resource limitation in arid grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George C Adamidis</w:t>
+                <w:t xml:space="preserve">Zhaobin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José D Anadón</w:t>
+                <w:t xml:space="preserve">Xiaoan Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Atkinson</w:t>
+                <w:t xml:space="preserve">Huaihai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Auge</w:t>
+                <w:t xml:space="preserve">Zhengjiaoyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72111⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 396, pp.110013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325948v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Assumptions of the Tea Bag Index and Their Implications: A Reply to Mori 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree species diversity drives above-ground carbon sequestration through light-related trait shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff W Atkins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Joel Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haben Blondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Maclaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iftekhar U. Ahmed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duddigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.70117⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074860v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of boreal ground layer shrubs and bryophytes on the diversity, biomass and composition of lichen communities across contrasting ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro‐Faunal and Edaphic Controls on Microbial Carbon Cycling Across Primary and Secondary Successional Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Gundale</w:t>
+                <w:t xml:space="preserve">Lei Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kardol</w:t>
+                <w:t xml:space="preserve">Roland Bol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐charlotte Nilsson</w:t>
+                <w:t xml:space="preserve">Chengwei Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oik.11099⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034669v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro‐Faunal and Edaphic Controls on Microbial Carbon Cycling Across Primary and Secondary Successional Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Bol</w:t>
+                <w:t xml:space="preserve">Effects of boreal ground layer shrubs and bryophytes on the diversity, biomass and composition of lichen communities across contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengwei Tu</w:t>
+                <w:t xml:space="preserve">Johan Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolei Sun</w:t>
+                <w:t xml:space="preserve">Michael J Gundale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruyi Luo</w:t>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70642⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424178v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Assumptions of the Tea Bag Index and Their Implications: A Reply to Mori 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M Sarneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff W Atkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna M Barel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duddigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.70117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111798v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global database of soil microbial phospholipid fatty acids and enzyme activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
+                <w:t xml:space="preserve">Laura van Galen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reuben Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Margenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Waldrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05759-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05064995v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil extracellular enzymes as drivers of soil carbon storage under nitrogen addition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring microbial ubiquity across different plant functional groups and organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bardgett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhili Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangze Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.70021⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-07356-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034707v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coniferous Tree Species Identity and Leaf Aging Alter the Composition of Phyllosphere Communities Through Changes in Leaf Traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Bug‐Network (BugNet): A Global Experimental Network Testing the Effects of Invertebrate Herbivores and Fungal Pathogens on Plant Communities and Ecosystem Function in Open Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George C Adamidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José D Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-024-02440-w⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e72111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044451v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592027v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading tea leaves worldwide: decoupled drivers of initial litter decomposition mass‐loss rate and stabilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Devin Routh</w:t>
+                <w:t xml:space="preserve">Organic matter content rather than farming practices modulates microbial activities in vineyard soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Joubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.151017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04574740v1</w:t>
+                <w:t xml:space="preserve">hal-05064995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian knotweed’s impacts on soil chemistry and enzyme activities are higher in soils with low-nutrient status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Soil extracellular enzymes as drivers of soil carbon storage under nitrogen addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sinsabaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardgett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151002⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846629v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric imbalances between soil microorganisms and their resources regulate litter decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xu Han</w:t>
+                <w:t xml:space="preserve">Asian knotweed’s impacts on soil chemistry and enzyme activities are higher in soils with low-nutrient status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.151002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04286738v1</w:t>
+                <w:t xml:space="preserve">hal-04846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in organic matter dynamics and copper solubility in a vineyard soil after incorporation of cover crop residues: Insights from a batch experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coniferous Tree Species Identity and Leaf Aging Alter the Composition of Phyllosphere Communities Through Changes in Leaf Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhili Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangze Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141137⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-024-02440-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495783v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between rhizosphere microbial communities, soil abiotic properties and root trait variation within a pine species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Ectomycorrhizal exploration type” could be a functional trait explaining the spatial distribution of tree symbiotic fungi as a function of forest humus forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiani Lin</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyu Zhu</w:t>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongchuan Yang</w:t>
+                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.203-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-024-01146-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540086v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High functional breadth of microbial communities decreases home-field advantage of litter decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Reading tea leaves worldwide: decoupled drivers of initial litter decomposition mass‐loss rate and stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M Sarneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingkui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Xu</w:t>
+                <w:t xml:space="preserve">Mariet M Hefting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Liang</w:t>
+                <w:t xml:space="preserve">Taru Sandén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Routh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109232⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.e14415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503312v1</w:t>
+                <w:t xml:space="preserve">hal-04574740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient-induced acidification modulates soil biodiversity-function relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stoichiometric imbalances between soil microorganisms and their resources regulate litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingbin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhou</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47323-3⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574829v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network prediction model to quantify relationship between biodiversity and ecosystem functioning ( BEF )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changes over time in organic matter dynamics and copper solubility in a vineyard soil after incorporation of cover crop residues: Insights from a batch experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14245⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.141137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574928v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
+                <w:t xml:space="preserve">Relationships between rhizosphere microbial communities, soil abiotic properties and root trait variation within a pine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiani Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongchuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281597v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water availability is a stronger driver of soil microbial processing of organic nitrogen than tree species composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+                <w:t xml:space="preserve">High functional breadth of microbial communities decreases home-field advantage of litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meihui Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingkui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13350⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.109232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098843v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant litter chemistry drives long‐lasting changes in the catabolic capacities of soil microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nutrient-induced acidification modulates soil biodiversity-function relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengkun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Delgado-Baquerizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14379⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47323-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122640v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-023-01551-2⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160207v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms exert long lasting afterlife effects on soil microbial communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A network prediction model to quantify relationship between biodiversity and ecosystem functioning ( BEF )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizhao Ni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115906⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.2907-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029917v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species identity drives nutrient use efficiency in young mixed‐species plantations, at both high and low water availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Water availability is a stronger driver of soil microbial processing of organic nitrogen than tree species composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania L Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Wanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14109⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745508v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-decay type and fungal guild dominance across a North American log transplant experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grace J Vaziri</w:t>
+                <w:t xml:space="preserve">Plant litter chemistry drives long‐lasting changes in the catabolic capacities of soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Y Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.2014-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03845610v1</w:t>
+                <w:t xml:space="preserve">hal-04122640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of soil micro-food web to elemental limitation: evidence from the forest-steppe ecotone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaofang Du</w:t>
+                <w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108698⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (4), pp.723-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-023-01551-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750308v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mixing tree species and water availability on soil organic carbon stocks are depth dependent in a temperate podzol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Wood-decay type and fungal guild dominance across a North American log transplant experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A Jusino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace J Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13133⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256070v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericoid shrubs shape fungal communities and suppress organic matter decomposition in boreal forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐charlotte Nilsson</w:t>
+                <w:t xml:space="preserve">Earthworms exert long lasting afterlife effects on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiani Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhua Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18353⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 420, pp.115906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745377v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tree species identity drives nutrient use efficiency in young mixed‐species plantations, at both high and low water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Belleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.1378-1395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14027⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36 (8), pp.2069 - 2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03590923v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptation of soil micro-food web to elemental limitation: evidence from the forest-steppe ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingbin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03685054v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+                <w:t xml:space="preserve">Effects of mixing tree species and water availability on soil organic carbon stocks are depth dependent in a temperate podzol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Altinalmazis‐kondylis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.e13133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518443v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Generalizable Framework of Disturbance Ecology Through Crowdsourced Science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Krause</w:t>
+                <w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220658v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-field advantage of litter decomposition: from the phyllosphere to the soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley D Keiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Maria Mooshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17475⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1378-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03267667v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root trait-microbial relationships across tundra plant species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Wardle</w:t>
+                <w:t xml:space="preserve">Ericoid shrubs shape fungal communities and suppress organic matter decomposition in boreal forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja K Sundqvist</w:t>
+                <w:t xml:space="preserve">Karina E Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gundale</w:t>
+                <w:t xml:space="preserve">Björn D Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 229 (3), pp.1508-1520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16982⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006806v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits and soil micro‐organisms as drivers of plant–soil feedbacks within the sub‐arctic tundra meadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael J Gundale</w:t>
+                <w:t xml:space="preserve">Global maps of soil temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Aalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13814⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.3110-3144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464328v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics negatively affect soil fauna but stimulate microbial activity: insights from a field-based microplastic addition experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Home-field advantage of litter decomposition: from the phyllosphere to the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunmei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhao</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire T Freschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley D Keiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1353-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173558v1</w:t>
+                <w:t xml:space="preserve">hal-03267667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Toward a Generalizable Framework of Disturbance Ecology Through Crowdsourced Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Averill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bond-Lamberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Knelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.588940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093791v1</w:t>
+                <w:t xml:space="preserve">hal-03220658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of litter quality, soil properties and microbial strategies as main drivers of the priming effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root trait-microbial relationships across tundra plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clydecia M Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja K Sundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gundale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114576⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (3), pp.1508-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911746v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant economics spectrum of litter decomposition among coexisting fern species in a sub-tropical forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fang Wang</w:t>
+                <w:t xml:space="preserve">Root traits and soil micro‐organisms as drivers of plant–soil feedbacks within the sub‐arctic tundra meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clydecia M Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn D Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja K Sundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Gundale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620344v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal dynamics of litter quality, soil properties and microbial strategies as main drivers of the priming effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 377, pp.114576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947095v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home‐field advantage of litter decomposition differs between leaves and fine roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Microplastics negatively affect soil fauna but stimulate microbial activity: insights from a field-based microplastic addition experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunmei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangrong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengpeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenhua Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongjuan Wang</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16517⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1934), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345983v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plant functional group and species removals on soil and plant nitrogen and phosphorus across a retrogressive chronosequence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Effect of tree mixtures and water availability on belowground complementarity of fine roots of birch and pine planted on sandy podzol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathina Muessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13283⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 457, 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04801-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527321v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When plants eat rocks: Functional adaptation of roots on rock outcrops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A plant economics spectrum of litter decomposition among coexisting fern species in a sub-tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengpeng Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13325⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623798v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ratio of Gram-positive to Gram-negative bacterial PLFA markers as an indicator of carbon availability in organic soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Gundale</w:t>
+                <w:t xml:space="preserve">Effect of a tree mixture and water availability on soil nutrients and extracellular enzyme activities along the soil profile in an experimental forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Courbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 128, pp.111-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624611v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna promote litter decomposition but do not alter the relationship between leaf economics spectrum and litter decomposability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Home‐field advantage of litter decomposition differs between leaves and fine roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunmei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengpeng Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangrong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhua Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107519⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (4), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171446v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of plant functional group and species removals on soil and plant nitrogen and phosphorus across a retrogressive chronosequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gundale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (2), pp.561-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321811v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of climate, soil and plant functional traits during the early decomposition stage of standardized litter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soil fauna promote litter decomposition but do not alter the relationship between leaf economics spectrum and litter decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nicolas</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengpeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00452-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618680v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : Fungi participate in driving home-field advantage of litter decomposition in a subtropical forest (vol 434, pg 467, 2019)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When plants eat rocks: Functional adaptation of roots on rock outcrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04210-x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.760-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618943v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi participate in driving home-field advantage of litter decomposition in a subtropical forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The ratio of Gram-positive to Gram-negative bacterial PLFA markers as an indicator of carbon availability in organic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shenhua Qian</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Gundale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3865-5⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627353v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant functional group removal on structure and function of soil communities across contrasting ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13266⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629183v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of species loss on community properties across contrasting ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relative importance of climate, soil and plant functional traits during the early decomposition stage of standardized litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Sarneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0138-7⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first (5), pp.1004-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626980v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent effects of biodiversity loss on multifunctionality across contrasting ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction to : Fungi participate in driving home-field advantage of litter decomposition in a subtropical forest (vol 434, pg 467, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeff A. Baldock</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhua Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0415-0⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 444 (1-2), pp.535-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04210-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621923v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric plasticity of microbial communities is similar between litter and soil in a tropical rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fungi participate in driving home-field advantage of litter decomposition in a subtropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunmei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhua Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12609-8⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 434 (1-2), pp.467-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3865-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127308v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of plant functional group removal on structure and function of soil communities across contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.1095-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604416v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(A)synchronous availabilities of N and P regulate the activity and structure of the microbial decomposer community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term effects of species loss on community properties across contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01507⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557 (7707), pp.710-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604732v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground litter quality is a better predictor than belowground microbial communities when estimating carbon mineralization along a land-use gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Consistent effects of biodiversity loss on multifunctionality across contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Gundale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff A. Baldock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0415-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269407v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Response of bacterial communities to Pb smelter pollution in contrasting soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605-606, pp.436-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633738v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-enzymatic stoichiometry and enzymatic vectors reveal differential C, N, P dynamics in decaying litter along a land-use gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stoichiometric plasticity of microbial communities is similar between litter and soil in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-016-0217-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12609-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637317v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">(A)synchronous availabilities of N and P regulate the activity and structure of the microbial decomposer community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola F. Chavez Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12329⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127024v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional breadth and home-field advantage generate functional differences among soil microbial decomposers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aboveground litter quality is a better predictor than belowground microbial communities when estimating carbon mineralization along a land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/15-1263.1⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269374v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter fingerprint on microbial biomass, activity, and community structure in the underlying soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2051-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605484v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eco-enzymatic stoichiometry and enzymatic vectors reveal differential C, N, P dynamics in decaying litter along a land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-016-0217-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01604136v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601804v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Functional breadth and home-field advantage generate functional differences among soil microbial decomposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-1263.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litter fingerprint on microbial biomass, activity, and community structure in the underlying soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 379 (1-2), pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2051-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (5), pp.1014-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9148,5316 +9684,5316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree age and species drive soil and rhizosphere microbial activity in a vitiforestry vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6, rooting for earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la biodiversité sur la dynamique de la matière organique du sol : cadre conceptuel, avancées méthodologiques et futures étapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of farming practices on soil biodiversity and functioning in vineyard landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Joubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESMO 2024 "Matière Organique Environnement Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575011v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of farming practices on soil biodiversity and functioning in vineyard landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rôle de la biodiversité sur la dynamique de la matière organique du sol : cadre conceptuel, avancées méthodologiques et futures étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">RESMO 2024 "Matière Organique Environnement Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046489v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité des arbres à celle du sol : importance pour le fonctionnement des écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the composition of ectomycorrhizal fungal communities and the water uptake of European beech forests across a natural precipitation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreno-Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Matesanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does temperature affect soil organic matter decomposition and dissolved organic matter optical properties ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046556v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Does temperature affect soil organic matter decomposition and dissolved organic matter optical properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMOG, Sep 2021, Online, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted effects of fertilization and understory removal on pine trees growth and soil functioning in southwestern French moorlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water availability and tree diversity on nutrient resorption efficiency in young plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Belleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'avant Midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water supply on the tree biodiversity - soil nutrient availability relationship in forests along the soil profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Courbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and ecosystem functioning in boreal forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen Ecodiv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter quality and nutrient recycling depend on plant-fungi interactions during long-term succession in boreal forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina E. Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn D. Lindahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent effects of biodiversity loss on multifunctionality across contrasting ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Gundale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff A. Baldock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Multifunctionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of litter quality, soil types and microorganisms as main drivers of the priming effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Aboveground-belowground linkages in the boreal forest: islands, traits and carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fenner School of the Environment, Australian National University conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">International workshop "Plant Functional Traits in Island Ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785438v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground-belowground linkages in the boreal forest: islands, traits and carbon storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop "Plant Functional Traits in Island Ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Shangai, China</w:t>
+              <w:t xml:space="preserve">Fenner School of the Environment, Australian National University conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733614v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity change and ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smithsonian Environmental Research Centre conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Effects of plant diversity loss across contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Nordic Oikos Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecological Society of America., Feb 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Apr 2018, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738224v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant diversity loss across contrasting ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Apr 2018, Cestas, France</w:t>
+              <w:t xml:space="preserve">Annual Nordic Oikos Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America., Feb 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785175v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground-belowground linkages in boreal forest: islands, biodiversity and ecosystem processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phosphorus control on soil C cycling in an Amazonian rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Kardol</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteen Years of the Jena Experiment: the Past, the Present and the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785225v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity change and ecosystem processes: where to from here</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology – the Soil-Plant Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">National University of Singapore conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785226v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus control on soil C cycling in an Amazonian rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aboveground-belowground linkages in boreal forest: islands, biodiversity and ecosystem processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La grande Motte, France</w:t>
+              <w:t xml:space="preserve">Fifteen Years of the Jena Experiment: the Past, the Present and the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734411v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Biodiversity change and ecosystem processes: where to from here</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National University of Singapore conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Singapore</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology – the Soil-Plant Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785165v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biodiversity loss on ecosystem multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Costa Rica conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Costa Rica</w:t>
+              <w:t xml:space="preserve">SLU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785453v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss on ecosystem multifunctionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">University of Costa Rica conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787836v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impacts of species loss on biomass and stability depend on environmental context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting Ecological Society of America. ESA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America., Aug 2017, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-enzymatic stoichiometry of soil microbial biomass during litter decomposition along a land use gradient: Impact of litter quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daryl Moorhead</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Imbalance-P Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Ecològica i Aplicacions Forestals - Centre for Ecological Research and Forestry Applications (CREAF). ESP., Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Asia oceania geosciences society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606286v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term drivers of aboveground-belowground linkages and ecosystem functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eco-enzymatic stoichiometry of soil microbial biomass during litter decomposition along a land use gradient: Impact of litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Kardol</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Moorhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia oceania geosciences society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Singapore</w:t>
+              <w:t xml:space="preserve">3. Imbalance-P Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Ecològica i Aplicacions Forestals - Centre for Ecological Research and Forestry Applications (CREAF). ESP., Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785227v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss on ecosystem functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Unequal contributions of coexisting species to ecosystem functioning: what we can learn from natural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Chile</w:t>
+              <w:t xml:space="preserve">Annual Meeting Ecological Society of America. ESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America., Aug 2017, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785167v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal contributions of coexisting species to ecosystem functioning: what we can learn from natural ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Biodiversity loss on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kardol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting Ecological Society of America. ESA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecological Society of America., Aug 2017, Portland, United States</w:t>
+              <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733612v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss on ecosystem multifunctionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Linking eco-enzymatic stoichiometry and enzymatic vectors to contrasting decomposer communities reveal differential C, N, P dynamics along a land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., Nov 2016, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797261v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking eco-enzymatic stoichiometry and enzymatic vectors to contrasting decomposer communities reveal differential C, N, P dynamics along a land-use gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biodiversity loss on ecosystem multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Gundale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff A. Baldock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SLU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., Nov 2016, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739528v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quantity and quality on soil biota structure and functioning: application to a cultivated soil in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Robin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Condorcet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Condorcet, Sep 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home field advantage during litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoDiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quality and quantity on soil biota structure and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits Ecologiques et Biologiques des organismes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon, nitrogen and phosphorus coupling in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of soil microbial communities during litter decomposition along a land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco&amp;Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional abilities of soil microbial communities along a land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking P and C cycling in the decomposer system of an Amazonian rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium Phosphorus in Soils and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does home-field advantage on litter C and N mineralization persist along a land-use gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ESA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of decomposing tropical leaf litter of distinct quality on litter and soil microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society (BES). GBR., Aug 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric imbalance between decomposers communities and their resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon quality as a control on decomposition in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97. ESA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial resource limitation in tropical rainforest of variable C:N:P stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96. ESA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2011, Austin (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter quality and soil microbial respiration in a tropical forest of French Guiana: relationships soil-litter- microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010 "L'érosion de la biodiversité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14467,1164 +15003,1164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal contribution to plant water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Demullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rambert-Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Arette-Hourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fertilisation and understory removal on aboveground and belowground carbon stocks in wet and dry moorlands in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’Ecole Doctorale Sciences et Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1201609;[2]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species composition and nutrient uptake drive soil nutrient availability in a temperate podzol, even under contrasted levels of water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison D Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the British Ecological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-enzymatic stoichiometry and enzymatic vectors in decaying litter reveal differential C, N, P dynamics along a land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Moorhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-enzymatic stoichiometry and enzymatic vectors reveal differential C, N, P dynamics in decaying litter along a land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Moorhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Phosphorus Workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lake District, United Kingdom. 2016, Organic Phosphorus in the Environment: Solutions for Phosphorus Security</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité microbienne et contamination métallique dans des sols industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Robin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Condorcet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microbial communities matter for litter mineralization along a land-use gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-enzymatic stoichiometry in a land-use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium Phosphorus in Soils and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15634,231 +16170,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des activités enzymatiques hydrolytiques à haut débit par fluorimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Milin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Root Ecology Database (FRED): A Global Collection of Root Trait Data with Coincident Site, Vegetation, Edaphic, and Climatic Data, Version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Luke Mccormack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weile Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25581/ornlsfa.014/1459186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15868,151 +16404,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Effects of Understory on Soil Microclimate and Microbial Activity in Two Forest Ecosystems with Contrasting Water Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16022,161 +16558,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.117-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16244,51 +16780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C32D6216"/>
+    <w:nsid w:val="4E6EB401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16475,51 +17011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasfanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-855X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16664918X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihui Zhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Zuo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaihai Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjiaoyi Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Galen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reuben Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Margenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waldrop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05759-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Jin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07356-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kempel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Adamidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D Anad&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Atkinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M Sarneel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Atkins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna M Barel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duddigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Asplund" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gundale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Nilsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Tu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Luo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70642" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Cao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinsabaugh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02440-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet M Hefting" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbin Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14459" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunmei Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchuan Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkui Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Delgado-Baquerizo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47323-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhao Ni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14245" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13350" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01551-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhua Qian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115906" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Parker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Belleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A Jusino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Andrews" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Moran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace J Vaziri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101151" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Du" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108698" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis&#8208;kondylis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn D Lindahl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18353" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Graham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bond-Lamberty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Knelman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588940" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D Keiser" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17475" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clydecia M Spitzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindahl" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja K Sundqvist" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gundale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16982" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wardle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13814" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Dou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1268" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Yang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz166" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16517" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13325" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nilsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gundale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.10.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Pang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107519" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Sarneel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00452-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618943v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04210-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3865-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciobanu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13266" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Wardle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0138-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621923v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Baldock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0415-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0217-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269374v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1263.1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345074v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434331v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Mateos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Matesanz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525849v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787367v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737783v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E. Clemmensen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn D. Lindahl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787789v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733614v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738224v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785175v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785226v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785165v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785453v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787836v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733611v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785227v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785167v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733612v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739528v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793717v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793706v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739527v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045789v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Demullier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambert-Banvillet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arette-Hourquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10489" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642984v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201609;[2]" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547503v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D Munson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scolan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739469v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793702v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793701v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466687v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480921v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Iversen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luke Mccormack" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Baer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Powell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weile Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25581/ornlsfa.014/1459186" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859674v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasfanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-855X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16664918X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chahine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Bakker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Cui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxian Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacong Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jan van Groenigen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mueller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110227" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihui Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Song" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaihai Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjiaoyi Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Maclaren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftekhar U. Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwei Tu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Sun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Luo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Asplund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gundale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Nilsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M Sarneel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Atkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna M Barel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duddigan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reuben Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Margenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waldrop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05759-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Jin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07356-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kempel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Adamidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D Anad&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Atkinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05064995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joubard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinsabaugh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02440-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01146-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet M Hefting" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Sand&#233;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14415" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbin Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14459" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ouedraogo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141137" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunmei Lin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiani Lin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchuan Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14297" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingkui Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Delgado-Baquerizo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47323-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhao Ni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13350" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01551-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A Jusino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Andrews" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace J Vaziri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101151" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029917v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjuan Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhua Qian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115906" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745508v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Parker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Belleau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14109" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Du" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108698" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis&#8208;kondylis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13133" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E Clemmensen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn D Lindahl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Farrell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18353" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Aalto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashcroft" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16060" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley D Keiser" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17475" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220658v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Graham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bond-Lamberty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Knelman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.588940" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clydecia M Spitzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindahl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja K Sundqvist" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gundale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16982" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wardle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13814" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114576" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173558v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Yang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Dou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathina Muessig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04801-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620344v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Courbineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107864" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345983v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16517" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527321v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13283" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Pang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107519" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13325" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Nilsson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gundale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.10.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618680v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bezaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Sarneel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00452-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04210-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3865-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629183v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ciobanu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13266" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626980v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Wardle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0138-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621923v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Baldock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0415-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604416v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R. Schneider" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.159" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269407v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637317v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0217-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1263.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345074v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046517v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Mateos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Matesanz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046556v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134202" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Maxwell" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parker" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738334v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737783v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina E. Clemmensen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn D. Lindahl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940578v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733614v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785438v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785165v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785225v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785226v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787836v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785453v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733611v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733612v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785167v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739528v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279516v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Robin Schneider" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793721v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793717v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739527v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Demullier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambert-Banvillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arette-Hourquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10489" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201609;[2]" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547503v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D Munson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scolan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740564v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793702v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466687v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Iversen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luke Mccormack" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Baer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Powell" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weile Chen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25581/ornlsfa.014/1459186" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859674v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>