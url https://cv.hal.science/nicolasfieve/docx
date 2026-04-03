--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -10772,173 +10772,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des sites inscrits sur la Liste du Patrimoine mondial de l'UNESCO</w:t>
+                <w:t xml:space="preserve">L'architecture noble à l'époque de Heian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, p. 301-306, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Amateur, pp.85-88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945121v1</w:t>
+                <w:t xml:space="preserve">hal-00945101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture noble à l'époque de Heian</w:t>
+                <w:t xml:space="preserve">La protection des sites inscrits sur la Liste du Patrimoine mondial de l'UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Amateur, pp.85-88, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, p. 301-306, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945101v1</w:t>
+                <w:t xml:space="preserve">hal-00945121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiji sidae ilbon-ŭ teik'ok'u hot'el : kŏnch'uk-e nat'anan hyŏndae-sŏn, toshi kyŏnggwan kŭrigo chŏngch'i kwŏllyŏk</w:t>
               </w:r>
@@ -11818,51 +11818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CE2C999"/>
+    <w:nsid w:val="F50E63FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11966,51 +11966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F7EF9048"/>
+    <w:nsid w:val="3202CEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12114,51 +12114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C2E9D3C"/>
+    <w:nsid w:val="A3A9700D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12262,51 +12262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80A2BF9D"/>
+    <w:nsid w:val="A842BB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12410,51 +12410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="40E7A5B9"/>
+    <w:nsid w:val="5E223116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12558,51 +12558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AB0801C2"/>
+    <w:nsid w:val="2D3A41CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12706,51 +12706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="62FE610E"/>
+    <w:nsid w:val="18FE2286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12854,51 +12854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="54D57C55"/>
+    <w:nsid w:val="77D9E01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,51 +13002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="33EA713C"/>
+    <w:nsid w:val="8812D6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13150,51 +13150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8A88DF30"/>
+    <w:nsid w:val="6BEE7FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13298,51 +13298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6CA2BFFD"/>
+    <w:nsid w:val="FB699BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13446,51 +13446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6F7C5F26"/>
+    <w:nsid w:val="C4DB3320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13594,51 +13594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4801E4D9"/>
+    <w:nsid w:val="28E1651E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13742,51 +13742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5548BBAC"/>
+    <w:nsid w:val="5EEDC642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13890,51 +13890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="41678DCB"/>
+    <w:nsid w:val="C471276F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14038,51 +14038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6029637B"/>
+    <w:nsid w:val="8511BE87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14186,51 +14186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1381CC2A"/>
+    <w:nsid w:val="1F395FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14334,51 +14334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EE08D293"/>
+    <w:nsid w:val="68FDE15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14482,51 +14482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="28E11B05"/>
+    <w:nsid w:val="6DB6F420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14630,51 +14630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B70E6C31"/>
+    <w:nsid w:val="AA12E616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14918,51 +14918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924087v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Salama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobijski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Petitmengin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumazawa Eiji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamasaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Englebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924087v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Salama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobijski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Petitmengin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumazawa Eiji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamasaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Englebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>