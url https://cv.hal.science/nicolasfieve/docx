--- v1 (2026-04-03)
+++ v2 (2026-05-16)
@@ -2764,234 +2764,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La topographie légendaire de l’ermitage de Katsura. Renaissance aristocratique et paysagère dans le Japon du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Le paravent de Shugakuin, ou la représentation d’une scène de vie bucolique dans un ermitage de la famille impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de l’Académie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2013-IV, pp.1741-1771</w:t>
+              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (2013-2014) (146), pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646762v1</w:t>
+                <w:t xml:space="preserve">hal-01646748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17世紀日本における皇族の「隠宅」について</w:t>
+                <w:t xml:space="preserve">La topographie légendaire de l’ermitage de Katsura. Renaissance aristocratique et paysagère dans le Japon du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24, pp.161-163</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de l’Académie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013-IV, pp.1741-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646759v1</w:t>
+                <w:t xml:space="preserve">hal-01646762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paravent de Shugakuin, ou la représentation d’une scène de vie bucolique dans un ermitage de la famille impériale</w:t>
+                <w:t xml:space="preserve">17世紀日本における皇族の「隠宅」について</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, (2013-2014) (146), pp.379-390</w:t>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646748v1</w:t>
+                <w:t xml:space="preserve">hal-01646759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ermitages impériaux et la villa de Shugakuin au XVII&amp;lt;e&amp;gt;e&amp;lt;/e&amp;gt; siècle</w:t>
               </w:r>
@@ -3178,165 +3178,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins paysagers des seigneurs domaniaux de l’époque d’Edo et les manuels relatifs à la composition des jardins. Première partie : Des manuels de paysage médiévaux aux parcs paysagers pré-modernes</w:t>
+                <w:t xml:space="preserve">Les seigneurs domaniaux, nouveaux mécènes de l’art des jardins dans le Japon de l’époque d’Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du paysage. Revue scientifique sur le projet et l’aménagement du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (8)</w:t>
+              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010-2011 (143)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646747v1</w:t>
+                <w:t xml:space="preserve">hal-01646746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les seigneurs domaniaux, nouveaux mécènes de l’art des jardins dans le Japon de l’époque d’Edo</w:t>
+                <w:t xml:space="preserve">Les jardins paysagers des seigneurs domaniaux de l’époque d’Edo et les manuels relatifs à la composition des jardins. Première partie : Des manuels de paysage médiévaux aux parcs paysagers pré-modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2010-2011 (143)</w:t>
+              <w:t xml:space="preserve">Revue du paysage. Revue scientifique sur le projet et l’aménagement du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646746v1</w:t>
+                <w:t xml:space="preserve">hal-01646747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">西洋思想における「感性」概念について―あるフランス人建築史家が日本の家と庭の伝統的な風景に見た感性表現 [Seiyô shisô ni okeru &amp;quot;kansei&amp;quot; gainen ni suite - aru furansu-jin kenchikushi-ka ga nihon no ie to niwa no dentô-teki na fûkei ni mita kansei hyôgen]</w:t>
               </w:r>
@@ -3730,234 +3730,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00148478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Urban Evolution of the City of Heiankyo - a Study of the Iconographic Sources » Part 2</w:t>
+                <w:t xml:space="preserve">« Urban Evolution of the City of Heiankyo - a Study of the Iconographic Sources » Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, IV (2), pp.285-304</w:t>
+              <w:t xml:space="preserve">, 1992, IV (1), pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00148546v1</w:t>
+                <w:t xml:space="preserve">halshs-00148553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendai no kaosu kara, yagate kurashikaruna jidai ni ikô suru darô</w:t>
+                <w:t xml:space="preserve">« Urban Evolution of the City of Heiankyo - a Study of the Iconographic Sources » Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 23</w:t>
+              <w:t xml:space="preserve">Japan Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, IV (2), pp.285-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00148531v1</w:t>
+                <w:t xml:space="preserve">halshs-00148546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Urban Evolution of the City of Heiankyo - a Study of the Iconographic Sources » Part 1</w:t>
+                <w:t xml:space="preserve">Gendai no kaosu kara, yagate kurashikaruna jidai ni ikô suru darô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, IV (1), pp.91-107</w:t>
+              <w:t xml:space="preserve">Japan Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00148553v1</w:t>
+                <w:t xml:space="preserve">halshs-00148531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace architectural dans le Japon des époques classique et médiévale : l'exemple des résidences de l'aristocratie et de la caste des militaires</w:t>
               </w:r>
@@ -4383,303 +4383,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
+                <w:t xml:space="preserve">Jardins et paysages du Japon contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESS "Aménagement et paysage urbain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, France</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151977v1</w:t>
+                <w:t xml:space="preserve">halshs-00151976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins et paysages du Japon contemporain</w:t>
+                <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESS "Aménagement et paysage urbain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Tours, France</w:t>
+              <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151976v1</w:t>
+                <w:t xml:space="preserve">halshs-00151977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins de l'aristocratie civile et militaire&amp;quot; et &amp;quot;Les jardins médiévaux et modernes</w:t>
+                <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Chaumont-sur-Loire, France</w:t>
+              <w:t xml:space="preserve">DESS "Aménagement et paysage urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151984v1</w:t>
+                <w:t xml:space="preserve">halshs-00151978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
+                <w:t xml:space="preserve">Les jardins de l'aristocratie civile et militaire&amp;quot; et &amp;quot;Les jardins médiévaux et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESS "Aménagement et paysage urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Histoire des jardins du Japon contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Chaumont-sur-Loire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00151978v1</w:t>
+                <w:t xml:space="preserve">halshs-00151984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie quotidienne à Kyôto à l'époque de Muromachi</w:t>
               </w:r>
@@ -4797,165 +4797,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00151982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins et palais aristocratiques dans le Japon de l'époque ancienne</w:t>
+                <w:t xml:space="preserve">Les jardins de l'Antiquité japonaise&amp;quot; et &amp;quot;Les jardins zen, les jardins de thé et les jardins modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins et palais aristocratiques dans le Japon de l'époque ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">Histoire des jardins au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Chaumont-sur-Loire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152170v1</w:t>
+                <w:t xml:space="preserve">halshs-00152292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins de l'Antiquité japonaise&amp;quot; et &amp;quot;Les jardins zen, les jardins de thé et les jardins modernes</w:t>
+                <w:t xml:space="preserve">Jardins et palais aristocratiques dans le Japon de l'époque ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des jardins au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Chaumont-sur-Loire, France</w:t>
+              <w:t xml:space="preserve">Jardins et palais aristocratiques dans le Japon de l'époque ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152292v1</w:t>
+                <w:t xml:space="preserve">halshs-00152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Villes et l'architecture japonaises vues de l'occident : un mirage ?</w:t>
               </w:r>
@@ -5349,510 +5349,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique architecturale et naissance de l'histoire de l'architecture au Japon</w:t>
+                <w:t xml:space="preserve">Les jardins japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Les sciences sociales au japon : pratiques et héritages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur l'histoire des jardins dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152326v1</w:t>
+                <w:t xml:space="preserve">halshs-00152329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Heiankyô à Kyôto : évolution urbaine et architecturale au cours du Moyen-Âge</w:t>
+                <w:t xml:space="preserve">Pratique architecturale et naissance de l'histoire de l'architecture au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Heiankyô à Kyôto : évolution urbaine et architecturale au cours du Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire Les sciences sociales au japon : pratiques et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152328v1</w:t>
+                <w:t xml:space="preserve">halshs-00152326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins japonais</w:t>
+                <w:t xml:space="preserve">De Heiankyô à Kyôto : évolution urbaine et architecturale au cours du Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur l'histoire des jardins dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">De Heiankyô à Kyôto : évolution urbaine et architecturale au cours du Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152329v1</w:t>
+                <w:t xml:space="preserve">halshs-00152328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et architecture dans la Kyôto médiévale</w:t>
+                <w:t xml:space="preserve">L'énigme des pagodes japonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville et architecture dans la Kyôto médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Tôkyô, Japon</w:t>
+              <w:t xml:space="preserve">L'énigme des pagodes japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152342v1</w:t>
+                <w:t xml:space="preserve">halshs-00152331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations urbaines de la ville de Kyôto au Moyen-Age</w:t>
+                <w:t xml:space="preserve">Ville et architecture dans la Kyôto médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations urbaines de la ville de Kyôto au Moyen-Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1998, Kyôto, Japon</w:t>
+              <w:t xml:space="preserve">Ville et architecture dans la Kyôto médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Tôkyô, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152361v1</w:t>
+                <w:t xml:space="preserve">halshs-00152342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture des pavillons de thé : quête hérémitique et mystique des premiers maître de thé</w:t>
+                <w:t xml:space="preserve">Mutations urbaines de la ville de Kyôto au Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture des pavillons de thé : quête hérémitique et mystique des premiers maître de thé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Marseille, France</w:t>
+              <w:t xml:space="preserve">Mutations urbaines de la ville de Kyôto au Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1998, Kyôto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152341v1</w:t>
+                <w:t xml:space="preserve">halshs-00152361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énigme des pagodes japonaises</w:t>
+                <w:t xml:space="preserve">L'architecture des pavillons de thé : quête hérémitique et mystique des premiers maître de thé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énigme des pagodes japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">L'architecture des pavillons de thé : quête hérémitique et mystique des premiers maître de thé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152331v1</w:t>
+                <w:t xml:space="preserve">halshs-00152341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture des palais du Japon ancien (Heian-jidai, chûsei)</w:t>
               </w:r>
@@ -6039,165 +6039,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire de la ville japonaise. Les lieux célèbres de Kyôto aux 17e et 18e siècles</w:t>
+                <w:t xml:space="preserve">L'émergence des pavillons de thé. Espace architectural à la fin de l'époque de Muromachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la ville japonaise. Les lieux célèbres de Kyôto aux 17e et 18e siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Lyon, France</w:t>
+              <w:t xml:space="preserve">Exposition "Japon, saveurs et sérénité : la Cérémonie du Thé au Musée Cernuschi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152378v1</w:t>
+                <w:t xml:space="preserve">halshs-00152375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence des pavillons de thé. Espace architectural à la fin de l'époque de Muromachi</w:t>
+                <w:t xml:space="preserve">Mémoire de la ville japonaise. Les lieux célèbres de Kyôto aux 17e et 18e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition "Japon, saveurs et sérénité : la Cérémonie du Thé au Musée Cernuschi"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Sèvres, France</w:t>
+              <w:t xml:space="preserve">Mémoire de la ville japonaise. Les lieux célèbres de Kyôto aux 17e et 18e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152375v1</w:t>
+                <w:t xml:space="preserve">halshs-00152378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée visuelle et organisation de l'espace au Japon. L'habitat domestique à l'aube de l'époque moderne</w:t>
               </w:r>
@@ -6522,234 +6522,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution urbaine de la ville de Heiankyô, une étude menée à partir des sources iconographiques anciennes</w:t>
+                <w:t xml:space="preserve">Heiankyô-Kyôto, transformation d'une capitale et de son architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Triennal Conference of the European Association for Japanese Studies, Section of Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne. pp.91-107</w:t>
+              <w:t xml:space="preserve">Heiankyô-Kyôto, transformation d'une capitale et de son architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1991, Kyôto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00153216v1</w:t>
+                <w:t xml:space="preserve">halshs-00152439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution urbaine de la ville de Heiankyô, une étude menée à partir des sources iconographiques anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Triennal Conference of the European Association for Japanese Studies, Section of Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne. pp.285-304</w:t>
+              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne. pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00153281v1</w:t>
+                <w:t xml:space="preserve">halshs-00153216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiankyô-Kyôto, transformation d'une capitale et de son architecture</w:t>
+                <w:t xml:space="preserve">Evolution urbaine de la ville de Heiankyô, une étude menée à partir des sources iconographiques anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heiankyô-Kyôto, transformation d'une capitale et de son architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1991, Kyôto, Japon</w:t>
+              <w:t xml:space="preserve">Triennal Conference of the European Association for Japanese Studies, Section of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne. pp.285-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152439v1</w:t>
+                <w:t xml:space="preserve">halshs-00153281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications spatiales dans la résidence médiévale</w:t>
               </w:r>
@@ -7509,169 +7509,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chang’an et les premières capitales permanentes du Japon »</w:t>
+                <w:t xml:space="preserve">Préface de l’ouvrage du photographe Éric Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chine des Tang, une dynastie cosmopolite, catalogue d’exposition au Musée national des arts asiatiques – Guimet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grand Palais RMN/Musée Guimet, pp.200-203, 2024, 978-2-7118-8071-3</w:t>
+              <w:t xml:space="preserve">Mont Fuji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pumbo, pp.2-3, 2024, 872-2-9593-9890-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923972v1</w:t>
+                <w:t xml:space="preserve">hal-04924206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de l’ouvrage du photographe Éric Bénard</w:t>
+                <w:t xml:space="preserve">« Chang’an et les premières capitales permanentes du Japon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grand Palais RMN/Musée Guimet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mont Fuji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pumbo, pp.2-3, 2024, 872-2-9593-9890-2</w:t>
+              <w:t xml:space="preserve">La Chine des Tang, une dynastie cosmopolite, catalogue d’exposition au Musée national des arts asiatiques – Guimet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grand Palais RMN/Musée Guimet, pp.200-203, 2024, 978-2-7118-8071-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924206v1</w:t>
+                <w:t xml:space="preserve">hal-04923972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyū-Katsura betsugyō to Katsurano no chirei » (L’ancienne villa secondaire de Katsura et le génie du lieu de lande de Katsura)</w:t>
               </w:r>
@@ -8103,100 +8103,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’ermitage de montagne à la villa de plaisance. La chaumine carrée de dix pieds, allégorie architecturale et paysagère de la cabane de reclus »</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé; Yola Gloaguen; Benoît Jacquet. </w:t>
+              <w:t xml:space="preserve">Mechtild Mertz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations paysagères de l’espace habité au Japon. De la maison au territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, p. 9-55, 2020</w:t>
+              <w:t xml:space="preserve">Japanese wood and Carpentry. Rustic and Refined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kaiseisha Press, pp.iii-iv, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126432v1</w:t>
+                <w:t xml:space="preserve">halshs-03126515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le jardin de l’antiquité japonaise, selon les sources littéraires et picturales »</w:t>
               </w:r>
@@ -8249,242 +8249,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le château des seigneurs Ii de Hikone, ses palais et ses jardins à l’époque d’Edo. Deuxième partie : l’organisation spatiale du palais seigneurial »</w:t>
+                <w:t xml:space="preserve">« De l’ermitage de montagne à la villa de plaisance. La chaumine carrée de dix pieds, allégorie architecturale et paysagère de la cabane de reclus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fiévé; Yola Gloaguen; Benoît Jacquet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire. Résumé des conférences et travaux, 151e année, 2018-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPHE SHP, 2020</w:t>
+              <w:t xml:space="preserve">Mutations paysagères de l’espace habité au Japon. De la maison au territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, p. 9-55, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126502v1</w:t>
+                <w:t xml:space="preserve">halshs-03126432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’ermitage à la villa de plaisance. Le pavillon de lettré au Japon, allégorie de la cabane de reclus »</w:t>
+                <w:t xml:space="preserve">« Le château des seigneurs Ii de Hikone, ses palais et ses jardins à l’époque d’Edo. Deuxième partie : l’organisation spatiale du palais seigneurial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 50-54, 2020</w:t>
+              <w:t xml:space="preserve">Annuaire. Résumé des conférences et travaux, 151e année, 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE SHP, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126505v1</w:t>
+                <w:t xml:space="preserve">halshs-03126502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">« De l’ermitage à la villa de plaisance. Le pavillon de lettré au Japon, allégorie de la cabane de reclus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mechtild Mertz. </w:t>
+              <w:t xml:space="preserve">Florence Descamps; Frédéric Chappey; Philippe Plagnieux; Sabine Frommel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese wood and Carpentry. Rustic and Refined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kaiseisha Press, pp.iii-iv, 2020</w:t>
+              <w:t xml:space="preserve">Un bretteur au service du patrimoine. Mélanges en l’honneur de Jean-Michel Leniaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 50-54, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126515v1</w:t>
+                <w:t xml:space="preserve">halshs-03126505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le château des seigneurs Ii de Hikone, ses palais et ses jardins à l’époque d’Edo. Première partie : le château fort de Hikone en 1630 »</w:t>
               </w:r>
@@ -8533,530 +8533,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">« Conservation du patrimoine architectural et préservation du paysage urbain dans le Kyōto du XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture des déplacements. Gares ferroviaires au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio éditions, p. 13-24, 2018, Archigraphy</w:t>
+              <w:t xml:space="preserve">Sŏrabŏl. Des capitales de la Corée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, p. 291-317, 2018, Cahiers d’études coréennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126513v1</w:t>
+                <w:t xml:space="preserve">halshs-03126506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Kitamura Enkinsai, Akisato Ritō, Tsukiyama teizō-den (1828) »</w:t>
+                <w:t xml:space="preserve">« A critical history of Japanese housing from the perspective of the human-nature relationship »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michael Jacob; Fondation Martin Bodmer. </w:t>
+              <w:t xml:space="preserve">Marcella Mariotti; Roberta Novielli; Bonaventura Ruperti; Silvia vesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jardins &amp; des livres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mētis Presses, 2018</w:t>
+              <w:t xml:space="preserve">Rethinking Nature in Post-Fukushima Japan. Facing the Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Ca' Foscari, p. 11-36, 2018, Ca’ Foscari Japanese Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126508v1</w:t>
+                <w:t xml:space="preserve">halshs-03126439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les reconstructions du Palais impérial, au cours de la période pré-moderne. Troisième partie : le Palais impérial de Kyōto, aux ères Ansei et Kansei »</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Tiry-Ono. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire. Résumé des conférences et travaux, 149e année, 2016-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPHE SHP, p. 388-403, 2018</w:t>
+              <w:t xml:space="preserve">L’architecture des déplacements. Gares ferroviaires au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio éditions, p. 13-24, 2018, Archigraphy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126499v1</w:t>
+                <w:t xml:space="preserve">halshs-03126513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A critical history of Japanese housing from the perspective of the human-nature relationship »</w:t>
+                <w:t xml:space="preserve">« Kitamura Enkinsai, Akisato Ritō, Tsukiyama teizō-den (1828) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcella Mariotti; Roberta Novielli; Bonaventura Ruperti; Silvia vesco. </w:t>
+              <w:t xml:space="preserve">Michael Jacob; Fondation Martin Bodmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Nature in Post-Fukushima Japan. Facing the Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Ca' Foscari, p. 11-36, 2018, Ca’ Foscari Japanese Studies</w:t>
+              <w:t xml:space="preserve">Des jardins &amp; des livres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mētis Presses, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126439v1</w:t>
+                <w:t xml:space="preserve">halshs-03126508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les livres de savoirs et de techniques sur l’art des jardins japonais »</w:t>
+                <w:t xml:space="preserve">« Les reconstructions du Palais impérial, au cours de la période pré-moderne. Troisième partie : le Palais impérial de Kyōto, aux ères Ansei et Kansei »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des jardins &amp; des livres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mētis Presses, p. 35-44, 2018</w:t>
+              <w:t xml:space="preserve">Annuaire. Résumé des conférences et travaux, 149e année, 2016-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE SHP, p. 388-403, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126510v1</w:t>
+                <w:t xml:space="preserve">halshs-03126499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les études japonaises »</w:t>
+                <w:t xml:space="preserve">« Les livres de savoirs et de techniques sur l’art des jardins japonais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Henriet. </w:t>
+              <w:t xml:space="preserve">Michael Jacob; Fondation Martin Bodmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’École pratique des hautes études. Invention, érudition, innovation, de 1868 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy – Ecole pratique des hautes études, p. 463-469, 2018</w:t>
+              <w:t xml:space="preserve">Des jardins &amp; des livres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mētis Presses, p. 35-44, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126517v1</w:t>
+                <w:t xml:space="preserve">halshs-03126510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Conservation du patrimoine architectural et préservation du paysage urbain dans le Kyōto du XXe siècle »</w:t>
+                <w:t xml:space="preserve">« Les études japonaises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Henriet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sŏrabŏl. Des capitales de la Corée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, p. 291-317, 2018, Cahiers d’études coréennes</w:t>
+              <w:t xml:space="preserve">L’École pratique des hautes études. Invention, érudition, innovation, de 1868 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy – Ecole pratique des hautes études, p. 463-469, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126506v1</w:t>
+                <w:t xml:space="preserve">halshs-03126517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les reconstructions du Palais impérial, au cours de la période pré-moderne. Deuxième partie : le monde de la charpenterie et les reconstructions du Palais impérial, dans le Kyōto du XVIIe siècle »</w:t>
               </w:r>
@@ -9105,173 +9105,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendary Landscape at the Kitayama Palace</w:t>
+                <w:t xml:space="preserve">As primeiras obras sobre jardins japonese publicadas no Occidente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kären Wigen; Fumiko Sugimoto; Cary Karacas. </w:t>
+              <w:t xml:space="preserve">Ana Duarte Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographic Japan. A History in Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Chicago Press, pp.116-119, 2016</w:t>
+              <w:t xml:space="preserve">Uma história de jardins. A sua arte na tratadística e na literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nacional de Portugal - Centro de História da Arte e Investigação Artística da Universidade de Évora (CHAIA), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646749v1</w:t>
+                <w:t xml:space="preserve">hal-01646753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As primeiras obras sobre jardins japonese publicadas no Occidente</w:t>
+                <w:t xml:space="preserve">Legendary Landscape at the Kitayama Palace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ana Duarte Rodrigues. </w:t>
+              <w:t xml:space="preserve">Kären Wigen; Fumiko Sugimoto; Cary Karacas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uma história de jardins. A sua arte na tratadística e na literatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Nacional de Portugal - Centro de História da Arte e Investigação Artística da Universidade de Évora (CHAIA), 2016</w:t>
+              <w:t xml:space="preserve">Cartographic Japan. A History in Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Chicago Press, pp.116-119, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646753v1</w:t>
+                <w:t xml:space="preserve">hal-01646749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La topografia leggendaria des complesso di Katsura</w:t>
               </w:r>
@@ -9479,345 +9479,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources japonaises des premiers ouvrages publiés en Europe et aux États-Unis sur les jardins japonais : Landscape Gardening in Japan (1893), de Josiah Conder ; The Gardens of Japan (1928), de Harada Jirô ; Art of the Landscape Gardens in Japan (1935), de Tamura Tsuyoshi</w:t>
+                <w:t xml:space="preserve">Les manuscrits médiévaux sur l'art des jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une modernité architecturale et paysagère. Modèles et savoirs partagés entre le Japon et le monde occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, pp.19-48, 2013, Bibliothèque de l'Institut des hautes Etudes Japonaises</w:t>
+              <w:t xml:space="preserve">Les rameaux noués, mélanges offerts à Jacqueline Pigeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.127-151, 2013, Bibliothèque de l'Institut des Hautes Etudes japonaises du Collège de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945047v1</w:t>
+                <w:t xml:space="preserve">hal-00816047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'architecture et du paysage : échanges artistiques et intellectuels entre l'Europe, les États-Unis et le Japon</w:t>
+                <w:t xml:space="preserve">Les sources japonaises des premiers ouvrages publiés en Europe et aux États-Unis sur les jardins japonais : Landscape Gardening in Japan (1893), de Josiah Conder ; The Gardens of Japan (1928), de Harada Jirô ; Art of the Landscape Gardens in Japan (1935), de Tamura Tsuyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une modernité architecturale et paysagère. Modèles et savoirs partagés entre le Japon et le monde occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège de France, pp.1-17, 2013, Bibliothèque de l'Institut des hautes Etudes Japonaises</w:t>
+              <w:t xml:space="preserve">, Collège de France, pp.19-48, 2013, Bibliothèque de l'Institut des hautes Etudes Japonaises</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945056v1</w:t>
+                <w:t xml:space="preserve">hal-00945047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’architecture et du paysage: échanges artistiques et intellectuels entre le Japon et le monde occidental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'architecture et du paysage : échanges artistiques et intellectuels entre l'Europe, les États-Unis et le Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Benoit Jacquet; Nicolas Fiévé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une modernité architecturale et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Vers une modernité architecturale et paysagère. Modèles et savoirs partagés entre le Japon et le monde occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, pp.1-17, 2013, Bibliothèque de l'Institut des hautes Etudes Japonaises</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02328903v1</w:t>
+                <w:t xml:space="preserve">hal-00945056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manuscrits médiévaux sur l'art des jardins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’architecture et du paysage: échanges artistiques et intellectuels entre le Japon et le monde occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collège de France. </w:t>
+              <w:t xml:space="preserve">Benoit Jacquet; Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rameaux noués, mélanges offerts à Jacqueline Pigeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de France, pp.127-151, 2013, Bibliothèque de l'Institut des Hautes Etudes japonaises du Collège de France</w:t>
+              <w:t xml:space="preserve">Vers une modernité architecturale et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816047v1</w:t>
+                <w:t xml:space="preserve">halshs-02328903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihon no 'bunkazai' to furansu no 'monument historique' no gainen ni tsuite</w:t>
               </w:r>
@@ -9870,1221 +9870,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de plaisir</w:t>
+                <w:t xml:space="preserve">L'architecture noble à l'époque de Heian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.369-378, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Amateur, pp.85-88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945136v1</w:t>
+                <w:t xml:space="preserve">hal-00945101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville et son modèle : de Chang'an à Heiankyô</w:t>
+                <w:t xml:space="preserve">La protection des sites inscrits sur la Liste du Patrimoine mondial de l'UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Amateur, pp.47-52, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, p. 301-306, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945100v1</w:t>
+                <w:t xml:space="preserve">hal-00945121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les zones de désignation de l’utilisation du sol et l’implantation du bâti contemporain »</w:t>
+                <w:t xml:space="preserve">Les représentations cartographiques de la ville à l'époque d'Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Kyōto. Analyse spatiale des systèmes de mémoire d’une ville, de son architecture et de ses paysages urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l’UNESCO – Éditions de l’Amateur, pp.251-266, 2008</w:t>
+              <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.207-224, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126530v1</w:t>
+                <w:t xml:space="preserve">hal-00945114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture et les jardins des temples du pavillon d'Or et du pavillon d'Argent</w:t>
+                <w:t xml:space="preserve">Les lieux de plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris-Musée Petit-Palais. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shôkokuji, Pavillon d'Or, pavillon d'Argent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Musées, pp.48-70, 2008</w:t>
+              <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.369-378, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945095v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones de désignation de l'utilisation du sol et l'implantation du bâti contemporain</w:t>
+                <w:t xml:space="preserve">Une ville et son modèle : de Chang'an à Heiankyô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.251-266, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Amateur, pp.47-52, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945148v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation du patrimoine et la préservation du paysage face au développement urbain</w:t>
+                <w:t xml:space="preserve">« Les zones de désignation de l’utilisation du sol et l’implantation du bâti contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumazawa Eiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.307-314, 2008</w:t>
+              <w:t xml:space="preserve">Atlas historique de Kyōto. Analyse spatiale des systèmes de mémoire d’une ville, de son architecture et de ses paysages urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’UNESCO – Éditions de l’Amateur, pp.251-266, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945133v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture palatiale et les jardins des shôguns Ashikaga</w:t>
+                <w:t xml:space="preserve">L'architecture et les jardins des temples du pavillon d'Or et du pavillon d'Argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Paris-Musée Petit-Palais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.133-140, 2008</w:t>
+              <w:t xml:space="preserve">Shôkokuji, Pavillon d'Or, pavillon d'Argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Musées, pp.48-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945116v1</w:t>
+                <w:t xml:space="preserve">hal-00945095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations cartographiques de la ville à l'époque d'Edo</w:t>
+                <w:t xml:space="preserve">Les zones de désignation de l'utilisation du sol et l'implantation du bâti contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.207-224, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.251-266, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945114v1</w:t>
+                <w:t xml:space="preserve">hal-00945148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins aristocratiques</w:t>
+                <w:t xml:space="preserve">L'architecture palatiale et les jardins des shôguns Ashikaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Amateur, pp.89-94, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.133-140, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945104v1</w:t>
+                <w:t xml:space="preserve">hal-00945116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyôto, une ville entre patrimoine architectural et développement urbain</w:t>
+                <w:t xml:space="preserve">La conservation du patrimoine et la préservation du paysage face au développement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l'Amateur-Éditions de l'UNESCO, pp.21-27, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.307-314, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945096v1</w:t>
+                <w:t xml:space="preserve">hal-00945133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation des édifices classés au rang de bien culturel</w:t>
+                <w:t xml:space="preserve">Les jardins aristocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.293-300, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Amateur, pp.89-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945146v1</w:t>
+                <w:t xml:space="preserve">hal-00945104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations morphologiques des quartiers populaires</w:t>
+                <w:t xml:space="preserve">Kyôto, une ville entre patrimoine architectural et développement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Amateur, pp.121-126, 2008</w:t>
+              <w:t xml:space="preserve">, Éditions de l'Amateur-Éditions de l'UNESCO, pp.21-27, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945111v1</w:t>
+                <w:t xml:space="preserve">hal-00945096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture noble à l'époque de Heian</w:t>
+                <w:t xml:space="preserve">La conservation des édifices classés au rang de bien culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
+              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Amateur, pp.85-88, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, pp.293-300, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945101v1</w:t>
+                <w:t xml:space="preserve">hal-00945146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des sites inscrits sur la Liste du Patrimoine mondial de l'UNESCO</w:t>
+                <w:t xml:space="preserve">Les transformations morphologiques des quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fiévé. </w:t>
+              <w:t xml:space="preserve">Editions de l'Unesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique de Kyôto. Analyse spatiale des systèmes de mémoire d'une ville, de son architecture et de ses paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l'Unesco-Editions de l'Amateur, p. 301-306, 2008</w:t>
+              <w:t xml:space="preserve">, Editions de l'Amateur, pp.121-126, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945121v1</w:t>
+                <w:t xml:space="preserve">hal-00945111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiji sidae ilbon-ŭ teik'ok'u hot'el : kŏnch'uk-e nat'anan hyŏndae-sŏn, toshi kyŏnggwan kŭrigo chŏngch'i kwŏllyŏk</w:t>
+                <w:t xml:space="preserve">Chang'an, model capital and model of capitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Humanitas Publishing C. </w:t>
+              <w:t xml:space="preserve">Editions Recherche -IPRAUS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tosi-ŭi ch'ang, kogŭp hot'el</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Humanitas Publishing C., pp.26-73, 2007</w:t>
+              <w:t xml:space="preserve">Xian, an ancient city in the modern world. Evolution of urban form 1949-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Recherche -IPRAUS, pp.265-276, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945153v1</w:t>
+                <w:t xml:space="preserve">hal-00945156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang'an, model capital and model of capitals</w:t>
+                <w:t xml:space="preserve">Meiji sidae ilbon-ŭ teik'ok'u hot'el : kŏnch'uk-e nat'anan hyŏndae-sŏn, toshi kyŏnggwan kŭrigo chŏngch'i kwŏllyŏk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiévé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Recherche -IPRAUS. </w:t>
+              <w:t xml:space="preserve">Humanitas Publishing C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xian, an ancient city in the modern world. Evolution of urban form 1949-2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Recherche -IPRAUS, pp.265-276, 2007</w:t>
+              <w:t xml:space="preserve">Tosi-ŭi ch'ang, kogŭp hot'el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanitas Publishing C., pp.26-73, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945156v1</w:t>
+                <w:t xml:space="preserve">hal-00945153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et l'architecture japonaises en 1876</w:t>
               </w:r>
@@ -11818,51 +11818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F50E63FE"/>
+    <w:nsid w:val="11FE613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11966,51 +11966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3202CEFC"/>
+    <w:nsid w:val="9D3B2FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12114,51 +12114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A3A9700D"/>
+    <w:nsid w:val="A7B937F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12262,51 +12262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A842BB62"/>
+    <w:nsid w:val="8AC79016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12410,51 +12410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E223116"/>
+    <w:nsid w:val="38BCB404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12558,51 +12558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2D3A41CE"/>
+    <w:nsid w:val="126E0303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12706,51 +12706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="18FE2286"/>
+    <w:nsid w:val="EA68246D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12854,51 +12854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="77D9E01C"/>
+    <w:nsid w:val="CCC5C362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13002,51 +13002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8812D6C6"/>
+    <w:nsid w:val="40E94322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13150,51 +13150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6BEE7FB6"/>
+    <w:nsid w:val="F45C9A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13298,51 +13298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FB699BFE"/>
+    <w:nsid w:val="11F308C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13446,51 +13446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C4DB3320"/>
+    <w:nsid w:val="2CB7F93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13594,51 +13594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="28E1651E"/>
+    <w:nsid w:val="EA43A3DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13742,51 +13742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5EEDC642"/>
+    <w:nsid w:val="4E6A5995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13890,51 +13890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C471276F"/>
+    <w:nsid w:val="045D36E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14038,51 +14038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8511BE87"/>
+    <w:nsid w:val="494F379A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14186,51 +14186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1F395FD3"/>
+    <w:nsid w:val="520558D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14334,51 +14334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="68FDE15A"/>
+    <w:nsid w:val="E0FD674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14482,51 +14482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6DB6F420"/>
+    <w:nsid w:val="476B7120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14630,51 +14630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="AA12E616"/>
+    <w:nsid w:val="24105AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14918,51 +14918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924087v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Salama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobijski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Petitmengin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945136v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumazawa Eiji" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamasaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Englebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924087v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Salama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7984" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kobijski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Petitmengin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumazawa Eiji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamasaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945104v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945111v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Waley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Englebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148535v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>