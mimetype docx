--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -100,242 +100,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Fasseur; Catherine Nicolas; Mathias Sieffert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Droz, A paraître, Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985111v1</w:t>
+                <w:t xml:space="preserve">hal-04721336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Eugène</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Valérie Fasseur; Catherine Nicolas; Mathias Sieffert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané. Actes du colloque organisé les 25-26 janvier 2024 à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Librairie Droz, A paraître, Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
+              <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721336v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -507,64 +507,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et enluminures du Roman de Renart (manuscrit français 12584) : un rapport au temps mouvant. Enjeux cognitifs et herméneutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Le temps du commentaire. Du commentaire juxtaposé au commentaire simultané"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Fasseur; Catherine Nicolas; Mathias Sieffert, Jan 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -634,51 +634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabliaux du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Clefs concours. Lettres médiévales, 978-2-35030-900-2</w:t>
             </w:r>
           </w:p>
@@ -737,51 +737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire long. L’amplification médiévale, dir. Catherine Croizy-Naquet et Michelle Szkilnik, Paris, Presses Sorbonne Nouvelle, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -819,51 +819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie de la littérature érotique du Moyen Âge, éd. Corinne Pierreville, Paris, Champion, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -901,51 +901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre, durée et fréquence : la narratologie genettienne à la rescousse des récits brefs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -992,51 +992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Insulte et l'Injure - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41, pp.11-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,51 +1074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le viol d'Hersent : transgression sexuelle, transgression romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37, pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1184,51 +1184,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insulte et l'injure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1307,51 +1307,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques du récit comique bref : le Roman de Renart et les fabliaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littérature générale [cs.GL]. Sorbonne Universite, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUL114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1547,51 +1547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1067-fabliaux-du-moyen-age-9782350309002.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.45214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.40608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.36768" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5472" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04004957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUL114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1067-fabliaux-du-moyen-age-9782350309002.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.45214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.40608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.36768" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5472" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.5406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04004957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUL114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>