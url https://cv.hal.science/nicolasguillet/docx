--- v1 (2026-03-25)
+++ v2 (2026-04-17)
@@ -141,346 +141,2301 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance portuaire : pouvoir, intérêts, représentations</w:t>
+                <w:t xml:space="preserve">Le droit des grands ports maritimes face à l’urgence écologique, Janus ou Jupiter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports in the polycrisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.183-193, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939990v1</w:t>
+                <w:t xml:space="preserve">hal-05584517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de l'ordre du jour en droit public</w:t>
+                <w:t xml:space="preserve">De Paris au Havre, la Seine (vue du droit fluvial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escapades juridiques en l'honneur de Béatrice Bourdelois. Liber amicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie IFJD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-328, 2025, Colloques et essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676178v1</w:t>
+                <w:t xml:space="preserve">hal-05583749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le maritime</w:t>
+                <w:t xml:space="preserve">Narrer la norme de la dette publique. Analyse du discours juridique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations de la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782849346174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Klein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04039161v1</w:t>
+                <w:t xml:space="preserve">hal-04039165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les finances publiques contemporaines : surveiller et punir ? De la norme démocratique à la norme disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Sintez; Emeric Nicolas; Jacqueline Guittard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foucault face à la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Libre Droit, 978-2849344965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'extrême droite en droit français : l'impossible banalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guillet, Nada Afiouni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tentatives de banalisation de l'extrême droite en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-94, 2016, 978-2-8004-1604-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public du pilotage maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, 979-10-240-0476-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calot, l'hôpital et la déontologie des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la valeur locative des installations de plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856, pp.345-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre et Miquelon et son port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.638-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, 167 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère de la rareté dans le contentieux de la fixation du montant des redevances domaniales portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849, pp.728-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La participation des organisations syndicales aux comités de suivi des accords négociés dans la fonction publique », note sous CE, ord. réf., 25 nov. 2020 et 16 avr. 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 875-876, p. 432-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épidémie de Covid-19 et les finances publiques : la loi de finances rectificative du 23 mars 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, no 98, pp. 5-14 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de manifester face à l’état d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 866, pp.669-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arme du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Presses de Sciences Po </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.45006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à André-Jean Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Capeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.37014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des activités maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut universitaire Varennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colloques &amp; Essais (t. 84), p.282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application de l’exonération de cotisation foncière des ports objet d’une QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 809, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du peuple. Une histoire des assemblées au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Presses universitaires de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.33481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les réquisitions de personnels grévistes de l'automne 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trompe-l'oeil juridique de la loi du 12 mars 2012 relative à l'organisation du service et à l'information des passagers dans les entreprises de transport aérien de passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07 et 08, pp.697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la reprise du travail après l'exercice du droit de retrait dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.2157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est ce qu'une « partie perdante » dans un référé instruction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.1233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escapades juridiques en l'honneur de Béatrice Bourdelois. Liber amicorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie IFJD, 2025, Colloques et essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance portuaire : pouvoir, intérêts, représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie (IFJD), 210, 176 p., 2025, (Colloques et essais), 978-2-37032-421-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'étude de l'ordre du jour en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2024, 978-2-84934-677-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Geste, 226 p., 2022, (Presses Universitaires Nouvelle-Aquitaine), 979-10-353-1896-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mer et droits fondamentaux de la personne humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet Nicolas. LGDJ - Institut universitaire Varenne - collection "colloques et essais", 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -490,2334 +2445,756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'ordre du jour en droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épidémie de coronavirus et les finances publiques. A propos de la loi de finances rectificative du 23 mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité des ports au regard des droits français et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La religion dessaisie de la mort : le droit de la fin de vie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison du plus fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ordono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.60, 2024, La raison du plus fort</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’installation d’un terminal méthanier flottant dans le port du Havre : contexte et enjeux juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (1), pp.15-105, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939953v1</w:t>
-              </w:r>
-[...1576 lines deleted...]
-                <w:t xml:space="preserve">hal-01625775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Narrer la norme de la dette publique. Analyse du discours juridique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les finances publiques contemporaines : surveiller et punir ? De la norme démocratique à la norme disciplinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foucault face à la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques contemporaines : surveiller et punir ? De la norme démocratique à la norme disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foucault face à la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche juridique Pothier (CRJP), Université d'Orléans; Centre de droit privé et des sciences criminelles (CEPRISCA), Université d'Amiens, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2885,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D61F137C"/>
+    <w:nsid w:val="A109B7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3116,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasguillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074734059" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trole" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ordono" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Capeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;bert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33481" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/narrations-de-la-norme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2770" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasguillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074734059" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifjd.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/narrations-de-la-norme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2770" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Capeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trole" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ordono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>