--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -781,51 +781,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 856, pp.345-352</w:t>
+              <w:t xml:space="preserve">, 2023, 856, p. 345 à 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1203,199 +1203,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté de manifester face à l’état d’urgence sanitaire</w:t>
+                <w:t xml:space="preserve">L’arme du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paris, Presses de Sciences Po </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.45006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015173v1</w:t>
+                <w:t xml:space="preserve">hal-03015100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arme du droit</w:t>
+                <w:t xml:space="preserve">La liberté de manifester face à l’état d’urgence sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris, Presses de Sciences Po </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 866, pp.669-677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03015100v1</w:t>
+                <w:t xml:space="preserve">hal-03015173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à André-Jean Arnaud</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance portuaire : pouvoir, intérêts, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie (IFJD), 210, 176 p., 2025, (Colloques et essais), 978-2-37032-421-4</w:t>
+              <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie (IFJD), 210, 176 p., 2025, Colloques &amp; Essais, 978-2-37032-421-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2885,51 +2885,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 49 (1), pp.15-105, 2024</w:t>
+              <w:t xml:space="preserve">, 49 (1), p. 15 à 105, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3262,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A109B7B7"/>
+    <w:nsid w:val="CFC68B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3493,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasguillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074734059" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifjd.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/narrations-de-la-norme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2770" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Capeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trole" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ordono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasguillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074734059" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifjd.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/narrations-de-la-norme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2770" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH1Q63T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Capeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.37014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trole" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ordono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02184515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>