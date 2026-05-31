--- v3 (2026-05-09)
+++ v4 (2026-05-31)
@@ -3262,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFC68B94"/>
+    <w:nsid w:val="B6A72C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>