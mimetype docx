--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
+                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+                <w:t xml:space="preserve">Souleymane Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auwercx</w:t>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lalot</w:t>
+                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Elodie Czuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Duchêche</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530246v1</w:t>
+                <w:t xml:space="preserve">hal-05459205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
+                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Sarr</w:t>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
+                <w:t xml:space="preserve">Alexis Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Czuba</w:t>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459205v1</w:t>
+                <w:t xml:space="preserve">hal-05530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumours using a metabolomic approach</w:t>
               </w:r>
@@ -938,51 +938,51 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.6212-6225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -995,90 +995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,749 +1927,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Souidi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (1), pp.188538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777017v1</w:t>
+                <w:t xml:space="preserve">hal-03294583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641795v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294583v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195960v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Poiraud</w:t>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Paget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369738v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGF-Containing Membrane-Bound Mucins: A Hidden ErbB2 Targeting Pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,90 +2729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (11), pp.3309. </w:t>
@@ -2844,321 +2844,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03646-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195963v1</w:t>
+                <w:t xml:space="preserve">hal-02617527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617527v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning autophagy in pancreatic adenocarcinoma: full blockage is required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (S1), pp.S43-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,64 +3231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (8), pii: E254. </w:t>
@@ -3339,51 +3339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of the cancer genome atlas and cancer cell lines encyclopedia large-scale genomic databases: MUC4/MUC16/MUC20 signature is associated with poor survival in human carcinomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,64 +3443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cornerstone K-RAS mutation in pancreatic adenocarcinoma: From cell signaling network, target genes, biological processes to therapeutic targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3772,77 +3772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Hec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-RNAs miR-29a and miR-330-5p function as tumor suppressors by targeting the MUC1 mucin in pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Tréhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,90 +4187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (13), pp.10853-1067. </w:t>
@@ -4321,64 +4321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4546,51 +4546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mucin MUC4 is a transcriptional and post-transcriptional target of K-ras oncogene in pancreatic cancer. Implication of MAPK/AP-1, NF-κB and RalB signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5193,278 +5193,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341594v1</w:t>
+                <w:t xml:space="preserve">inserm-02341531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
+                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341531v1</w:t>
+                <w:t xml:space="preserve">inserm-02341594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (13), pp.1714-23. </w:t>
@@ -6030,51 +6030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Franquet-Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,51 +6177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Q1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6575,51 +6575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.1794-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6800,51 +6800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7250,51 +7250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,51 +8070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,554 +8288,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique H M Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Surinder K Batra</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
+                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905851v1</w:t>
+                <w:t xml:space="preserve">hal-02905675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique H M Melis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Surinder K Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905675v1</w:t>
+                <w:t xml:space="preserve">hal-02905851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Perrais</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905712v1</w:t>
+                <w:t xml:space="preserve">hal-03314562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hémon</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03314562v1</w:t>
+                <w:t xml:space="preserve">hal-02905712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
               </w:r>
@@ -9505,51 +9505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpha-kinase de TRPM7 : un acteur impliqué dans la migration, l’invasion et la TEM des cellules cancéreuses pancréatiques humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9557,51 +9557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest, Deauville, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
@@ -9630,51 +9630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9824,51 +9824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of the Role of TRPM7 Kinase in Metastatic Mechanisms of Pancreatic Cancer Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transporters: discovering new potential biomarkers in digestive cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Magnesium Symposium (SDRM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online virtual meeting, United Kingdom</w:t>
@@ -10268,90 +10268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of MUC4-miR-210 in pancreatic carcinogenesis and Chemotherapy resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10581,221 +10581,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465715v1</w:t>
+                <w:t xml:space="preserve">inserm-04541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541452v1</w:t>
+                <w:t xml:space="preserve">hal-04465715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
               </w:r>
@@ -10854,73 +10854,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465749v1</w:t>
+                <w:t xml:space="preserve">hal-04465768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
               </w:r>
@@ -10979,73 +10979,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
+              <w:t xml:space="preserve">5th European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465768v1</w:t>
+                <w:t xml:space="preserve">hal-04465749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of inhibition of TRPM7 channel in pancreatic cancer cells by CRISPR/Cas9.</w:t>
               </w:r>
@@ -11057,64 +11057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11527,64 +11527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kotzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11878,51 +11878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,64 +11973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du canal TRPM7 dans l'activation des cellules stellaires pancréatiques induite par l'exposition au cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Agrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,51 +12223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d’un phénotype myofibroblastique par les cellules stellaires pancréatiques exposées au cadmium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Agrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dusailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lille, France</w:t>
@@ -12348,103 +12348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Claux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, New Orleans (Louisiana), United States. 82 (12_Supplement), pp.2965-2965, 2022, </w:t>
@@ -12495,90 +12495,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucins in health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
@@ -12601,307 +12601,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Ingegnere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465802v1</w:t>
+                <w:t xml:space="preserve">hal-04466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gaggero</w:t>
+                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466201v1</w:t>
+                <w:t xml:space="preserve">hal-04465802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’une signature prédictive de la survie globale des patients atteints de cancer colique basée sur le profil d’expression d’enzymes responsables de modifications épigénétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12982,77 +12982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Girgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13107,90 +13107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13241,51 +13241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13293,51 +13293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
@@ -13366,51 +13366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,51 +13418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Physiology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
@@ -13491,51 +13491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du domaine kinase de TRPM7 : A la recherche de nouveaux partenaires d’interaction dans l’adénocarcinome canalaire pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13741,90 +13741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13866,90 +13866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14174,64 +14174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Biology of Long Noncoding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.229-253, 2020, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14401,51 +14401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14519,77 +14519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNA UCA1 affects chromatin remodeling via SMARCA2-containing SWI/SNF complex in human colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14624,90 +14624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14781,64 +14781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14950,51 +14950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A20D9B1D"/>
+    <w:nsid w:val="D0A194C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>