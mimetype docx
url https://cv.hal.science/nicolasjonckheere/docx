--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
+                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Sarr</w:t>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
+                <w:t xml:space="preserve">Alexis Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Czuba</w:t>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459205v1</w:t>
+                <w:t xml:space="preserve">hal-05530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
+                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+                <w:t xml:space="preserve">Souleymane Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auwercx</w:t>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lalot</w:t>
+                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Elodie Czuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Duchêche</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530246v1</w:t>
+                <w:t xml:space="preserve">hal-05459205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumours using a metabolomic approach</w:t>
               </w:r>
@@ -995,90 +995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,749 +1927,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294583v1</w:t>
+                <w:t xml:space="preserve">hal-03641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195960v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (1), pp.188538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641795v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Souidi</w:t>
+                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777017v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGF-Containing Membrane-Bound Mucins: A Hidden ErbB2 Targeting Pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,295 +2710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Matthieu Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12113309⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003452v2</w:t>
+                <w:t xml:space="preserve">hal-02617527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Nguyen</w:t>
+                <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Hourseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12113309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617527v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
               </w:r>
@@ -3010,64 +3010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,51 +3114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning autophagy in pancreatic adenocarcinoma: full blockage is required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (S1), pp.S43-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,64 +3231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (8), pii: E254. </w:t>
@@ -3339,51 +3339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of the cancer genome atlas and cancer cell lines encyclopedia large-scale genomic databases: MUC4/MUC16/MUC20 signature is associated with poor survival in human carcinomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,64 +3443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3528,1991 +3528,1991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02341333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cornerstone K-RAS mutation in pancreatic adenocarcinoma: From cell signaling network, target genes, biological processes to therapeutic targeting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Hec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (22), pp.3733-3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341607v1</w:t>
+                <w:t xml:space="preserve">inserm-02341337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Foligné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (2), pp.e00806-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.00806-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01529315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flora Hec</w:t>
+                <w:t xml:space="preserve">The cornerstone K-RAS mutation in pancreatic adenocarcinoma: From cell signaling network, target genes, biological processes to therapeutic targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gandon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 474 (22), pp.3733-3746. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.7-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341337v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-RNAs miR-29a and miR-330-5p function as tumor suppressors by targeting the MUC1 mucin in pancreatic cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Tréhoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.05.033⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (13), pp.10853-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905657v1</w:t>
+                <w:t xml:space="preserve">inserm-02341515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of chemokine receptor CXCR2 and ligand CXCL7 in liver metastases from colon cancer is correlated to shorter disease-free and overall survival</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cas.12603⟩</w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954490v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+                <w:t xml:space="preserve">miR-219-1-3p is a negative regulator of the mucin MUC4 expression and is a tumor suppressor in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3414⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp.780 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341515v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mucin MUC4 is a transcriptional and post-transcriptional target of K-ras oncogene in pancreatic cancer. Implication of MAPK/AP-1, NF-κB and RalB signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martínez-Maqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1849 (12), pp.1375-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905858v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-219-1-3p is a negative regulator of the mucin MUC4 expression and is a tumor suppressor in pancreatic cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lahdaoui</w:t>
+                <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Delpu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Messager</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2014.11⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905857v1</w:t>
+                <w:t xml:space="preserve">hal-02905864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mucin MUC4 is a transcriptional and post-transcriptional target of K-ras oncogene in pancreatic cancer. Implication of MAPK/AP-1, NF-κB and RalB signaling pathways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Micro-RNAs miR-29a and miR-330-5p function as tumor suppressors by targeting the MUC1 mucin in pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Tréhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Delpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martínez-Maqueda</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906327v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Overexpression of chemokine receptor CXCR2 and ligand CXCL7 in liver metastases from colon cancer is correlated to shorter disease-free and overall survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, </w:t>
+              <w:t xml:space="preserve">Cancer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (3), pp.262-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cas.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905864v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUC1 mucin regulates the tumorigenic properties of human esophageal adenocarcinomatous cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.06.021⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905652v1</w:t>
+                <w:t xml:space="preserve">inserm-02341531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905690v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Tréhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905802v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Courcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341531v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+                <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13277-013-1390-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02341594v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02371186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MUC1 mucin regulates the tumorigenic properties of human esophageal adenocarcinomatous cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13277-013-1390-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02371186v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-bound mucin modular domains: from structure to function.</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5628,90 +5628,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC4 mucin mediates gemcitabine resistance of human pancreatic cancer cells via the Concentrative Nucleoside Transporter family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (13), pp.1714-23. </w:t>
@@ -5743,563 +5743,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00807837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tif1γ Suppresses Murine Pancreatic Tumoral Transformation by a Smad4-Independent Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vincent</w:t>
+                <w:t xml:space="preserve">Johann Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Gout</w:t>
+                <w:t xml:space="preserve">Anne Frédérique Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chuvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roxane M. Pommier</w:t>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.02.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954464v1</w:t>
+                <w:t xml:space="preserve">inserm-00807830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mucin MUC4 and its membrane partner ErbB2 regulate biological properties of human CAPAN-2 pancreatic cancer cells via different signalling pathways.</w:t>
+                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Franquet-Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Witte-Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Merlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dumont</w:t>
+                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032232⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1819 (8), pp.869-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807830v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
+                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frénois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00807845v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-bound mucin modular domains: From structure to function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+                <w:t xml:space="preserve">Tif1γ Suppresses Murine Pancreatic Tumoral Transformation by a Smad4-Independent Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane M. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.11.005⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (6), pp.2214-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905700v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mouse Muc5b mucin gene is transcriptionally regulated by thyroid transcription factor-1 (TTF-1) and GATA-6 transcription factors.</w:t>
               </w:r>
@@ -6419,51 +6419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUC4 membrane-bound mucin regulates esophageal cancer cell proliferation and migration properties: Implication for S100A4 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6543,308 +6543,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and Pancreatic Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocrine Induction of Invasive and Metastatic Phenotypes by the MIF-CXCR4 Axis in Drug-Resistant Human Colon Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Frédérique Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stechly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Monté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers2041794⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (11), pp.4644-4654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-3828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00807873v1</w:t>
+                <w:t xml:space="preserve">hal-02106460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine Induction of Invasive and Metastatic Phenotypes by the MIF-CXCR4 Axis in Drug-Resistant Human Colon Cancer Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins and Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70 (11), pp.4644-4654. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.1794-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-09-3828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers2041794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106460v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00807873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stechly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,51 +7159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Membrane-Bound Mucins: How Large O-Glycoproteins Play Key Roles in Epithelial Cancers and Hold Promise as Biological Tools for Gene-Based and Immunotherapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Review in Oncogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2-3), pp.177-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7231,351 +7231,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M700905200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 402, pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905844v1</w:t>
+                <w:t xml:space="preserve">hal-02905759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1α</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 402, pp.81 - 91. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M700905200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905759v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the human mucin MUC4 by taurodeoxycholic and taurochenodeoxycholic bile acids in oesophageal cancer cells is mediated by hepatocyte nuclear factor 1{alpha}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 402 (1), pp.81-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478670v1</w:t>
@@ -7798,51 +7798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,51 +7932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,938 +8038,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surinder K Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905748v1</w:t>
+                <w:t xml:space="preserve">hal-02905851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique H M Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905715v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique H M Melis</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905675v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905851v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hémon</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Velghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20030948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314562v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Velghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905712v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20030948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02905751v1</w:t>
+                <w:t xml:space="preserve">hal-02905748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human MUC2 Mucin Gene Is Transcriptionally Regulated by Cdx Homeodomain Proteins in Gastrointestinal Carcinoma Cell Lines</w:t>
               </w:r>
@@ -9505,51 +9505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpha-kinase de TRPM7 : un acteur impliqué dans la migration, l’invasion et la TEM des cellules cancéreuses pancréatiques humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9557,51 +9557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest, Deauville, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
@@ -9624,251 +9624,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC4 et cancérogenèse pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l’axe 1 du CNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Nord Ouest, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465334v1</w:t>
+                <w:t xml:space="preserve">hal-04580051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 et cancérogenèse pancréatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’axe 1 du CNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropole Nord Ouest, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580051v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of the Role of TRPM7 Kinase in Metastatic Mechanisms of Pancreatic Cancer Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transporters: discovering new potential biomarkers in digestive cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Magnesium Symposium (SDRM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online virtual meeting, United Kingdom</w:t>
@@ -10262,540 +10262,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of MUC4-miR-210 in pancreatic carcinogenesis and Chemotherapy resistance.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles of MUC4 mucin and ErbB2 receptor in pancreatic carcinogenesis and chemoresistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucins in health and disease (15th International Workshop on Carcinoma-associated Mucins)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seminar NAmur Research Institute for LIfe Sciences (NARILIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465368v1</w:t>
+                <w:t xml:space="preserve">inserm-04541450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of MUC4 mucin and ErbB2 receptor in pancreatic carcinogenesis and chemoresistance.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar NAmur Research Institute for LIfe Sciences (NARILIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541450v1</w:t>
+                <w:t xml:space="preserve">hal-04465692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Mustapha</w:t>
+                <w:t xml:space="preserve">Roles of MUC4-miR-210 in pancreatic carcinogenesis and Chemotherapy resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bron, France</w:t>
+              <w:t xml:space="preserve">Mucins in health and disease (15th International Workshop on Carcinoma-associated Mucins)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465692v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541452v1</w:t>
+                <w:t xml:space="preserve">hal-04465715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465715v1</w:t>
+                <w:t xml:space="preserve">inserm-04541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
               </w:r>
@@ -10807,77 +10807,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Quilbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
@@ -10932,77 +10932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Quilbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Amsterdam, Netherlands</w:t>
@@ -11057,64 +11057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11527,64 +11527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kotzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11721,1239 +11721,1239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de macroH2A1.2 dans l'aggressivité de l'adénocarcinome pancréatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of 2′-5′-oligoadenylate synthetase (OAS) genes as MUC4-associated new biomarkers in pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gottenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591731v1</w:t>
+                <w:t xml:space="preserve">hal-04594977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 2′-5′-oligoadenylate synthetase (OAS) genes as MUC4-associated new biomarkers in pancreatic adenocarcinoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Implication du canal TRPM7 dans l'activation des cellules stellaires pancréatiques induite par l'exposition au cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Agrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Gottenburg, Sweden</w:t>
+              <w:t xml:space="preserve">16èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594977v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du canal TRPM7 dans l'activation des cellules stellaires pancréatiques induite par l'exposition au cadmium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Rôle de macroH2A1.2 dans l'aggressivité de l'adénocarcinome pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées scientifiques du Cancéropole Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591708v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition d’un phénotype myofibroblastique par les cellules stellaires pancréatiques exposées au cadmium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Agrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gaggero</w:t>
+                <w:t xml:space="preserve">Océane Dusailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466124v1</w:t>
+                <w:t xml:space="preserve">hal-04466501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition d’un phénotype myofibroblastique par les cellules stellaires pancréatiques exposées au cadmium.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Agrane</w:t>
+                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Ingegnere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dusailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Auwercx</w:t>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466501v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465616v1</w:t>
+                <w:t xml:space="preserve">hal-04465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Ingegnere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465160v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gaggero</w:t>
+                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466201v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New Orleans (Louisiana), United States. 82 (12_Supplement), pp.2965-2965, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465802v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’une signature prédictive de la survie globale des patients atteints de cancer colique basée sur le profil d’expression d’enzymes responsables de modifications épigénétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaum Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
@@ -12982,77 +12982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Girgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13101,316 +13101,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Physiology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465601v1</w:t>
+                <w:t xml:space="preserve">hal-04465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States. 81 (13_Supplement), pp.LB106-LB106, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465849v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,124 +13418,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Physiology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465644v1</w:t>
+                <w:t xml:space="preserve">hal-04465849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du domaine kinase de TRPM7 : A la recherche de nouveaux partenaires d’interaction dans l’adénocarcinome canalaire pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13610,346 +13610,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in vitro et in vivo d'une Nouvelle Stratégie d’Immunothérapie ciblant la Galectine-9 dans un modèle de cancer pancréatique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Renaud</w:t>
+                <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466053v1</w:t>
+                <w:t xml:space="preserve">hal-04466063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
+                <w:t xml:space="preserve">Evaluation in vitro et in vivo d'une Nouvelle Stratégie d’Immunothérapie ciblant la Galectine-9 dans un modèle de cancer pancréatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466063v1</w:t>
+                <w:t xml:space="preserve">hal-04466053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14017,77 +14017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Quilbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Deauville, France</w:t>
@@ -14174,64 +14174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Biology of Long Noncoding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.229-253, 2020, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14278,51 +14278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporter, Inducible And Synthetic Promoters: Engineering Tools To Study Gene Regulation And Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Analysis of Regulatory DNA: Current Developments, Knowledge and Applications Uncovering Gene Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.149-161, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14401,51 +14401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14519,77 +14519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNA UCA1 affects chromatin remodeling via SMARCA2-containing SWI/SNF complex in human colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14624,103 +14624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14781,64 +14781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14950,51 +14950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0A194C1"/>
+    <w:nsid w:val="96C705F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>