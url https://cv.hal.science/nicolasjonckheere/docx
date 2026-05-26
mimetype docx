--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
+                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
+                <w:t xml:space="preserve">Souleymane Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auwercx</w:t>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lalot</w:t>
+                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Noé</w:t>
+                <w:t xml:space="preserve">Elodie Czuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Duchêche</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530246v1</w:t>
+                <w:t xml:space="preserve">hal-05459205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Photodynamic Therapy for Pancreatic Cancer: Recent Innovations from Fundamentals to &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; and Clinical Applications (2020-2025)</w:t>
+                <w:t xml:space="preserve">Chronic cadmium exposure promotes TRPM7-dependent acquisition of a myofibroblast-like phenotype in pancreatic stellate cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Sarr</w:t>
+                <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
+                <w:t xml:space="preserve">Alexis Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Czuba</w:t>
+                <w:t xml:space="preserve">Laure Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Belinda Duchêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 62 (12), pp.3662-3701. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC05629B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-026-10169-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459205v1</w:t>
+                <w:t xml:space="preserve">hal-05530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolite biomarkers for pancreatic neuroendocrine tumours using a metabolomic approach</w:t>
               </w:r>
@@ -995,90 +995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bourrin-Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,749 +1927,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Liberelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1876 (1), pp.188538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641795v1</w:t>
+                <w:t xml:space="preserve">hal-03294583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Neve</w:t>
+                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777017v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin expression, epigenetic regulation and patient survival: A toolkit of prognostic biomarkers in epithelial cancers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The EGF Domains of MUC4 Oncomucin Mediate HER2 Binding Affinity and Promote Pancreatic Cancer Cell Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2021.188538⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13225746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294583v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+ Transporters in Digestive Cancers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+                <w:t xml:space="preserve">Antagonistic Roles of the Tumor Suppressor miR-210-3p and Oncomucin MUC4 Forming a Negative Feedback Loop in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.210. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13010210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195960v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGF-Containing Membrane-Bound Mucins: A Hidden ErbB2 Targeting Pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,455 +2710,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Siebert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12113309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617527v1</w:t>
+                <w:t xml:space="preserve">hal-03003452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Hierarchical Clustering of Pancreatic Adenocarcinoma Dataset from TCGA Defines a Mucin Expression Profile that Impacts Overall Survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12113309⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003452v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-coding RNAs: the tentacles of chromatin remodeler complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term consequences of one anastomosis gastric bypass on esogastric mucosa in a preclinical rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (4), pp.1139-1161. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03646-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195963v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning autophagy in pancreatic adenocarcinoma: full blockage is required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (S1), pp.S43-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,64 +3231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (8), pii: E254. </w:t>
@@ -3339,51 +3339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of the cancer genome atlas and cancer cell lines encyclopedia large-scale genomic databases: MUC4/MUC16/MUC20 signature is associated with poor survival in human carcinomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,64 +3443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3528,338 +3528,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02341333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Messager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+                <w:t xml:space="preserve">Rémi Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Hec</w:t>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gandon</w:t>
+                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (2), pp.e00806-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00806-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341337v1</w:t>
+                <w:t xml:space="preserve">inserm-01529315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin-Mediated Protection against Intestinal Yersinia pseudotuberculosis Infection Does Not Require Interleukin-22.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Depletion of MUC5B mucin in gastrointestinal cancer cells alters their tumorigenic properties: implication of the Wnt/β-catenin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Muñoz-Wolf</w:t>
+                <w:t xml:space="preserve">Mathieu Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Foligné</w:t>
+                <w:t xml:space="preserve">Flora Hec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dumoutier</w:t>
+                <w:t xml:space="preserve">Anne Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85 (2), pp.e00806-16. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (22), pp.3733-3746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00806-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01529315v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cornerstone K-RAS mutation in pancreatic adenocarcinoma: From cell signaling network, target genes, biological processes to therapeutic targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3919,90 +3919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oncogenic receptor ErbB2 modulates gemcitabine and irinotecan/SN-38 chemoresistance of human pancreatic cancer cells via hCNT1 transporter and multidrug-resistance associated protein MRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (13), pp.10853-1067. </w:t>
@@ -4053,64 +4053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting MUC4 in pancreatic cancer: miRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (10), pp.799-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mucin MUC4 is a transcriptional and post-transcriptional target of K-ras oncogene in pancreatic cancer. Implication of MAPK/AP-1, NF-κB and RalB signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosectioning the intestinal crypt-villus axis: An ex vivo method to study the dynamics of epigenetic modifications from stem cells to differentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-RNAs miR-29a and miR-330-5p function as tumor suppressors by targeting the MUC1 mucin in pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Tréhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,529 +4808,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Tréhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341531v1</w:t>
+                <w:t xml:space="preserve">hal-02905690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Courcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">Gastric Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02341594v1</w:t>
+                <w:t xml:space="preserve">hal-02905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUC1 oncomucin regulates pancreatic cancer cell biological properties and chemoresistance. Implication of p42-44 MAPK, Akt, Bcl-2 and MMP13 pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucins and tumor resistance to chemotherapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skrypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.12.025⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1846 (1), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbcan.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905690v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori urease and flagellin alter mucin gene expression in human gastric cancer cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of autophagy and in vivo pancreatic carcinogenesis: The p53 status matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastric Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17, pp.235-246. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.423-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10120-013-0267-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905802v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02341594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Functional MUC4 suppress epithelial-mesenchymal transition in lung adenocarcinoma metastasis. Gao L, Liu J, Zhang B, Zhang H, Wang D, Zhang T, Liu Y, Wang C. Tumour Biol. 2013, in press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.3941-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5390,77 +5390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gronnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (6), pp.1077-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (13), pp.1714-23. </w:t>
@@ -5896,51 +5896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATA-4/-6 and HNF-1/-4 families of transcription factors control the transcriptional regulation of the murine Muc5ac mucin during stomach development and in epithelial cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Franquet-Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Q1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frénois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.1794-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6800,51 +6800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The membrane-bound mucins: From cell signalling to transcriptional regulation and expression in epithelial cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7263,77 +7263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 402, pp.81 - 91. </w:t>
@@ -7384,77 +7384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Mucin MUC4 Is Transcriptionally Regulated by Caudal-related Homeobox, Hepatocyte Nuclear Factors, Forkhead Box A, and GATA Endodermal Transcription Factors in Epithelial Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Korteland-van Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7531,77 +7531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 402 (1), pp.81-91. </w:t>
@@ -7798,90 +7798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386 (1), pp.35-45. </w:t>
@@ -7932,90 +7932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antagonistic regulation of human MUC4 and ErbB-2 genes by the Ets protein PEA3 in pancreatic cancer cells: implications for the proliferation/differentiation balance in the cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cerulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 386, pp.35 - 45</w:t>
@@ -8038,597 +8038,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique H M Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905851v1</w:t>
+                <w:t xml:space="preserve">hal-02905675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The murine Muc2 mucin gene is transcriptionally regulated by the zinc-finger GATA-4 transcription factor in intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+                <w:t xml:space="preserve">A role for human MUC4 mucin gene, the ErbB2 ligand, as a target of TGF-b in pancreatic carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique H M Melis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
+                <w:t xml:space="preserve">Surinder K Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans A Bü Ller A</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 325, pp.952 - 960. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.5729 - 5738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2004.10.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905675v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Perrais</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905712v1</w:t>
+                <w:t xml:space="preserve">hal-03314562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Hémon</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377 (3), pp.701-708. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj20031132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03314562v1</w:t>
+                <w:t xml:space="preserve">hal-02905712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria van Der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Velghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8699,277 +8699,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905715v1</w:t>
+                <w:t xml:space="preserve">hal-02905748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of human mucin MUC4 by bile acids in oesophageal cancer cells is promoter-dependent and involves activation of the phosphatidylinositol 3-kinase signalling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrais</w:t>
+                <w:t xml:space="preserve">Transcriptional activation of the murine Muc5ac mucin gene in epithelial cancer cells by TGF-β/Smad4 signalling pathway is potentiated by Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Velghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Sutmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 377, pp.701 - 708</w:t>
+              <w:t xml:space="preserve">, 2004, 377, pp.797 - 808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905748v1</w:t>
+                <w:t xml:space="preserve">hal-02905715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human MUC2 Mucin Gene Is Transcriptionally Regulated by Cdx Homeodomain Proteins in Gastrointestinal Carcinoma Cell Lines</w:t>
               </w:r>
@@ -8994,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Ducourouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9505,51 +9505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alpha-kinase de TRPM7 : un acteur impliqué dans la migration, l’invasion et la TEM des cellules cancéreuses pancréatiques humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9557,51 +9557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest, Deauville, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Deauville, France</w:t>
@@ -9624,251 +9624,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 et cancérogenèse pancréatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’axe 1 du CNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropole Nord Ouest, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580051v1</w:t>
+                <w:t xml:space="preserve">hal-04465334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM7 Modulates Human Pancreatic Stellate Cell Activation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC4 et cancérogenèse pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Magnesium Symposium (SDRM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l’axe 1 du CNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropole Nord Ouest, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465334v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of the Role of TRPM7 Kinase in Metastatic Mechanisms of Pancreatic Cancer Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transporters: discovering new potential biomarkers in digestive cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Magnesium Symposium (SDRM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online virtual meeting, United Kingdom</w:t>
@@ -10462,90 +10462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of MUC4-miR-210 in pancreatic carcinogenesis and Chemotherapy resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10581,221 +10581,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465715v1</w:t>
+                <w:t xml:space="preserve">inserm-04541452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUC4 dans la résistance aux traitements chimiothérapeutiques et voies de signalisations associées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quilbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche : signalisation oncogénique et canaux ioniques du cancéropole Nord Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">4ème Journée Scientifique de l’Association pour la Recherche sur le Cancer du pancréas (AFRCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Clichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541452v1</w:t>
+                <w:t xml:space="preserve">hal-04465715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a New Anti-Galectin 9 Immunotherapy Strategy in Pancreatic Cancers</w:t>
               </w:r>
@@ -11057,64 +11057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11527,64 +11527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kotzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11753,64 +11753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11848,64 +11848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du canal TRPM7 dans l'activation des cellules stellaires pancréatiques induite par l'exposition au cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Agrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11999,51 +11999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,51 +12098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d’un phénotype myofibroblastique par les cellules stellaires pancréatiques exposées au cadmium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Agrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12150,51 +12150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dusailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lille, France</w:t>
@@ -12236,51 +12236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12342,566 +12342,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New Orleans (Louisiana), United States. 82 (12_Supplement), pp.2965-2965, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465160v1</w:t>
+                <w:t xml:space="preserve">hal-04465616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gaggero</w:t>
+                <w:t xml:space="preserve">Bioinformatics identification of key regulators associated with MUC4 expression in pancreatic adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">Mucins in health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466201v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Deciphering and targeting GD2 ganglioside O-Acetylation pathways in neuroectoderm-derived cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumeyye Cavdarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Ingegnere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">1 st ONCOLille days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465802v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2965: Epigenetic mechanisms involved in acquired resistance to combined chemotherapies in digestive cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+                <w:t xml:space="preserve">L’alpha-kinase de TRPM7: comprendre son rôle dans les propriétés invasives de l’adénocarcinome canalaire pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Vanlaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2022-2965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465616v1</w:t>
+                <w:t xml:space="preserve">hal-04465802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’une signature prédictive de la survie globale des patients atteints de cancer colique basée sur le profil d’expression d’enzymes responsables de modifications épigénétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12982,77 +12982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUC4 interactants: to infinity and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Girgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13101,316 +13101,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Chatelain</w:t>
+                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Physiology 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States. 81 (13_Supplement), pp.LB106-LB106, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465644v1</w:t>
+                <w:t xml:space="preserve">hal-04465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract LB106: The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Schulz</w:t>
+                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auwercx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Magnez</w:t>
+                <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-LB106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465601v1</w:t>
+                <w:t xml:space="preserve">hal-04465849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des transporteurs au magnésium et impact pronostic dans les cancers digestifs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MAGNESIUM TRANSPORTERS EXPRESSION AND PROGNOSTIC IMPACT IN DIGESTIVE CANCERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13418,124 +13418,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dhennin-Duthille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest (CNO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Future Physiology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465849v1</w:t>
+                <w:t xml:space="preserve">hal-04465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du domaine kinase de TRPM7 : A la recherche de nouveaux partenaires d’interaction dans l’adénocarcinome canalaire pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Vanlaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13616,90 +13616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13866,90 +13866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the MUC4-miRNA loop in pancreatic carcinogenesis and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lahdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14174,64 +14174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle van Seuningen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Biology of Long Noncoding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.229-253, 2020, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14401,51 +14401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinase domain of TRPM7 interacts with PAK1 and regulates pancreatic cancer cell epithelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auwercx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14519,77 +14519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNA UCA1 affects chromatin remodeling via SMARCA2-containing SWI/SNF complex in human colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Neve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14624,103 +14624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EGF domains of MUC4 oncomucin interact with ErbB2 and mediate tumorigenic activity of cancer cells represent new potential therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14781,64 +14781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Skrypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cordiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14950,51 +14950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96C705F6"/>
+    <w:nsid w:val="52BA727F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasjonckheere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0496-0661" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094282153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourgeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auwercx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-026-10169-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dhennin-Duthille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Vanlaeys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bourrin-Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07665-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Guezennec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-024-05127-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quilbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1248575" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608015v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Raab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Very" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2022.13225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kischel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brabencova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sevestre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062962" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle van Seuningen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2021.188538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chatelain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010210" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeyye Cavdarli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13225746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Souidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lahdaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leb&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003452v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03646-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Siebert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hourseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64425-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2019.03.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drubay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skrypek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cordiez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1632-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01529315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz-Wolf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Folign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dumoutier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00806-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gandon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170348" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Van Seuningen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2017.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Duch&#234;ne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3414" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.249" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lahdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delpu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Messager" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Maqueda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2015.10.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kazmierczak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leteurtre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Tr&#233;houx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.05.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.12603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.12.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Ducourouble" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Courcol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10120-013-0267-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2014.04.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02341594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.04.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02371186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-013-1390-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gronnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.06.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fr&#233;nois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Merlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;d&#233;rique Dessein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franquet-Ansart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Witte-Bouma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Korteland-van Male" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Velghe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Copin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid B. Renes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07945.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stechly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mont&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-3828" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers2041794" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.09.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauquette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6605190" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954468v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mayes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ping Shih" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lioubinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/CritRevOncog.v14.i2-3.30" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061461" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700905200" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Billaut-Laden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lo-Guidice" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdra.20275" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40CE66F8452F45177B89D7402A46122364106A22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cerulis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040706" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905675v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Der Sluis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique H M Melis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans A B&#252; Ller A" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.10.108" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surinder K Batra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207769" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20031132" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905712v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Buisine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Sutmuller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030948" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Mesquita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Serpa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M309019200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paviot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mudib Nguz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Degrave" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pawlak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101864" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465919v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Khamis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Canouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Marselli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boutry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Suleiman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465692v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de Schutter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543885v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kotzmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543929v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ghesquiere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591708v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Agrane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Ingegnere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2022-2965" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466201v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465808v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaum Piessen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Girgin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moum" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-LB106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465849v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466053v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466077v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44743-4_9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541719v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054923113010010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882162v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>