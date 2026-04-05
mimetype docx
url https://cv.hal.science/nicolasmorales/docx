--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolás MORALES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Aix-Marseille Université, UMR 7303 TELEMME, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasmorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5491-0208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010, Nicolas Morales est maître de conférences à l’Université d’Aix-Marseille et membre de l’UMR 7303 TELEMMe, Aix-Marseille Université & CNRS, au sein de la Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir préparé à l'Université Toulouse II et à la Casa de Velázquez (École des hautes études hispaniques et ibériques) une thèse de doctorat, soutenue en 2004, sur le renouveau identitaire de la figure de l’artiste dans l’Espagne moderne (XVII-XVIIIe siècle), préfigurant de nouvelles modalités opératoires mises en place à l’époque contemporaine, il analyse depuis 2014 les usages publics de l’histoire dans la sphère muséale de l’Espagne du temps présent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans cette perspective, il a organisé plusieurs colloques et ateliers doctoraux, notamment : Civil Wars: Memory and Heritagization in Contemporary Europe (Universidad Complutense de Madrid, Memory Studies Association, 2019); Recréer l'histoire. Appropriations et usages publics du passé (Universidad Autónoma de Madrid, Casa de Velázquez, 2019); Musées et démocratie dans l’Europe méditerranéenne (Museo Nacional Centro de Arte Reina Sofía, Casa de Velázquez, 2019); MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe (AMU-UAM-Sapienza, CIVIS, 2022); Les usages publics de l’histoire dans l’Espagne contemporaine (AMU, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien membre du projet européen REVFAIL (UAM, 2019- 2024), Reversing the Genealogies of Unsuccess, 16th-19th Centuries, il bénéficie, depuis  2025, d'une délégation auprès du CNRS, au sein de l'UMR 7303 TELEMMe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien directeur scientifique de la Casa de Velázquez (2015-2020), il a par ailleurs fondé, en 2016, l’Institut d’études avancées de Madrid (MIAS), intégré depuis sa création à l’Universidad Autónoma de Madrid et au réseau européen NetIAS. Au sein d’Aix-Marseille Université, il a successivement occupé les fonctions de directeur de l’Institut d’études Avancées-IMéRA (2013-2015) et de directeur de l’IDEX, Initiative d’Excellence (2020-2023). Il est actuellement membre du conseil scientifique du FIAS, French Institutes for Advanced Study Programme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire de l’Espagne à l’épreuve du musée. Les expériences du Museo Nacional Centro de Arte Reina Sofía (2008-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (23), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure de l’abstraction selon Olivier Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette Drouot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp. 288-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1951: Yves Klein. Diario de España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung: la via natural hacia la abstracción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y Festería en el siglo XVIII: nuevas aportaciones para la historia de la institución musical palatina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXII, pp.175-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XX (1), pp.417-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Actas del IV Congreso de la Sociedad Espanola de Musicoligía: La investigación musical en España: Estado de la cuestión y aportaciones I, 20 (1), pp.417-431. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/20797428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour du dernier des exilés » : usages politiques et mémoriels du Guernica de Picasso dans l’Espagne démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil républicain espagnol : « stratégies d’effacement », transmission et récupération des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Trédez-Lopez (Université d’Artois, UR CoTraLIS), Jan 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas cortesanos y redes de poder en la monarquía hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuo, red, interés: circulación y negociación en la monarquía de España (siglos XVI-XVIII)", Antonio Álvarez-Ossorio coord., XIII Jornadas internacionales de Historia de España. Mundos Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation à l’auto-représentation de l’Artiste de Cour à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : regards croisés sur un objet pluridisciplinaire. Séminaire Histoire des émotions de l’UMR Telemme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Procence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensuar la historia” en la España de la post-Transición democrática: usos políticos de la historia en el Museo Nacional Centro de Arte Reina Sofía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en- Provence, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El artista cortesano. Evolución de un concepto genérico en la España del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los sonidos del siglo. Música y poder más allá del templo en la Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerras civiles. Memoria y patrimonialización en la Europa contemporánea / Civil Wars: Memory and Heritagization in Contemporary Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies Association. Third Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, España. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularidades y mutaciones de la identidad artista en la sociedad cortesana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La música en las cortes ibéricas (siglos XVIII­XIX): mecenazgo, repertorios, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arte, espectáculo y política en el reinado de Felipe V (1700-1746)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política exterior de Felip V a debat, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedad cortesana y espacio urbano, Madrid-Roma, s. XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés urbaines et culture de Cour. Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición en la España democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del manuscrito a las pantallas: Memoria, artefactos y prácticas culturales (del siglo XV a nuestros días)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat, Culture, Transition. Les politiques culturelles dans l’Espagne démocratique, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élite artiste en régime monarchique : singularités et mutations de la communauté musicale sous le règne de Philippe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et transferts entre deux cultures : France et Espagne au temps de Philippe V. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du pouvoir dans l’Espagne moderne : organisation et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de la foi, musique du pouvoir : musiques religieuses d’apparat dans les cours régnantes d’Europe au temps de Louis XIV. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musées témoins, acteurs ou activistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques Internationales du MuCEM: Exposer, s'exposer : de quoi le musée est-il le contemporain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère “post-Guggenheim » : regards croisés France/Espagne (1997-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles étrangers et transferts culturels, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los santos patronos de Madrid, maná de los músicos de la Real Capilla: de Carlos II a Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hagiografía entre historia y literatura (España: Edad Media-Siglo de Oro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música y familia: el maestro de danza Michel Gaudrau y la comunidad de artistas franceses en la Corte de Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La instauración de los Borbones. Dinasticismo y memoria de nación en la España del siglo XVIII, Colloquio international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis del músico de Corte en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pulgar sobre el lienzo: conceptos e imágenes del artista español, Seminario internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Soria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società cortigiana e spazio urbano: Madrid e Roma (XVIII e XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Borello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Álvarez-Ossorio Alvariño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017 (1), 2017, 978-88-43-08696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie : De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVI-306, 2025, Collection de la Casa de Velázquez, 978-84-9096-437-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las Artes y el Lustro Real (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quiles García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2010, 9788496820357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raymond - Yves Klein. Herencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2009, 978-84-87619-34-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung Esencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2008, 9788487619281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliakoff. Una aventura cromática: los gouaches: 1930-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obra Social, Caixa Sabadell, 2007, 849516664X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste de Cour dans l'Espagne du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2007, 9788496820005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las voces de Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Cultural Conde Duque, Ayuntamiento de Madrid, 2006, Juan Carrete Parrondo, 978-84-96102-22-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider. Los años 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Bilbao Bizkaia Kutxa Fundazioa, 2006, 84-95653-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baelo Claudia. Un site archéologique névralgique aux confins de l'Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d'archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère « post- Guggenheim » en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Américi (dir.) ; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Mélanges en l'honneur du Professeur Gérard Chastagnaret.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.291-301, 2014, 979-10-365-6148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions de l'extrême. Politique muséale et création contemporaine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Marcilhacy; Miguel Rordríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrêmes. Pratiques du contemporain dans les mondes ibériques et latino-américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, pp.85-95, 2014, 9782853550796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “identidad artista” y el modelo cortesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepción Camarero Bullón; Marcelo Luzzi Traficante; José Martínez Millán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corte de los Borbones: crisis del modelo cortesano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Universidad Autónoma de Madrid; Polifemo, pp. 1723-1733, 2013, 9788496813816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialiser/matérialiser le Mur de Berlin: l’œuvre picturale de Peter Klasen (1986- 1988) et de Sophie Calle (1998-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Pineira-Tresmontant; Gloria Awad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les commémorations de la chute du mur de Berlin à travers les médias européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; L'harmattan, pp. 63-75, 2012, 978-2-336-00404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04400527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herencias. Marie Raymond-Yves Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Raymond-Yves Klein. Herencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Círculo de Bellas Artes, pp.10-15, 2009, 9788487619342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virtuosa coronata. Elisabetta Farnese e l’opera di Corte in Spagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gigliola Fragnito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elisabetta Farnese, principesca di Parma e regina di Spagna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Parma, pp. 181-200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe V en Sevilla: una corte y una música itinerantes (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales; Fernando Quiles García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las artes durante el Lustro Real (1729-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp. 271-299, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelo à Madrid. Premier acte d’un séjour triomphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farinelli e gli evirati cantori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, pp. 47-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Las maldades de Durón y sus secuaces”. Austracistas desterrados a Bayona en la corte de Mariana de Neoburgo (1706-1716)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Álvarez-Ossorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pérdida de Europa. La Guerra de Sucesión por la Monarquía de España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Fundación Carlos de Amberes, pp.611-627, 2007, 9788487369476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil d'Henry Desmarest à la cour de Philippe V, premier Bourbon d'Espagne: 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Desmarest (1661-1741). Exils d'un musicien dans l'Europe du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp.33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil d’Henry Desmarest à la cour de Philippe V, premier Bourbon d’Espagne : 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours européen du compositeur Henry Desmarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp. 33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Royal Chapel and Musical Networks: Festería, Brotherhoods and Friendly Societies for Musicians in Eighteenth-Century Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tess Knighton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Chapel in the time of the Habsburgs: music and court ceremony in Early Modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boydell &amp; Brewer, pp.329-353, 2005, 1843831392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe de Borbón y la música: un infante melómano y una pasión familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliseo Serrano Martín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe V y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fernando el Católico; CSIC, pp.831-856, 2004, 8478207678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y redes musicales periféricas: festería, hermandad y montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense; Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capilla Real y las &amp;quot;redes musicales&amp;quot;. Festería, Hernandad y Montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas a la sombra del poder: usos sociales y lucrativos de la comunidad musical palaciega en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Begoña Lolo Herranz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos interdisciplinares de la Musicología. V Congreso de la Sociedad de Musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Sociedad Española de Musicología, pp.67-86, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfil y función del Festero en la Real Capilla a mediados del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Antonio Ferrer Benimelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El conde de Aranda y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fenando el Católico; CSIC, pp. 639-648, 2000, 8478205640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolás MORALES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Aix-Marseille Université, UMR 7303 TELEMME, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasmorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5491-0208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010, Nicolas Morales est maître de conférences à l’Université d’Aix-Marseille et membre de l’UMR 7303 TELEMMe, Aix-Marseille Université & CNRS, au sein de la Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir préparé à l'Université Toulouse II et à la Casa de Velázquez (École des hautes études hispaniques et ibériques) une thèse de doctorat, soutenue en 2004, sur le renouveau identitaire de la figure de l’artiste dans l’Espagne moderne (XVII-XVIIIe siècle), préfigurant de nouvelles modalités opératoires mises en place à l’époque contemporaine, il analyse depuis 2014 les usages publics de l’histoire dans la sphère muséale de l’Espagne du temps présent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans cette perspective, il a organisé plusieurs colloques et ateliers doctoraux, notamment : Civil Wars: Memory and Heritagization in Contemporary Europe (Universidad Complutense de Madrid, Memory Studies Association, 2019); Recréer l'histoire. Appropriations et usages publics du passé (Universidad Autónoma de Madrid, Casa de Velázquez, 2019); Musées et démocratie dans l’Europe méditerranéenne (Museo Nacional Centro de Arte Reina Sofía, Casa de Velázquez, 2019); MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe (AMU-UAM-Sapienza, CIVIS, 2022); Les usages publics de l’histoire dans l’Espagne contemporaine (AMU, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien membre du projet européen REVFAIL (UAM, 2019- 2024), Reversing the Genealogies of Unsuccess, 16th-19th Centuries, il bénéficie, depuis  2025, d'une délégation auprès du CNRS, au sein de l'UMR 7303 TELEMMe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien directeur scientifique de la Casa de Velázquez (2015-2020), il a par ailleurs fondé, en 2016, l’Institut d’études avancées de Madrid (MIAS), intégré depuis sa création à l’Universidad Autónoma de Madrid et au réseau européen NetIAS. Au sein d’Aix-Marseille Université, il a successivement occupé les fonctions de directeur de l’Institut d’études Avancées-IMéRA (2013-2015) et de directeur de l’IDEX, Initiative d’Excellence (2020-2023). Il est actuellement membre du conseil scientifique du FIAS, French Institutes for Advanced Study Programme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire de l’Espagne à l’épreuve du musée. Les expériences du Museo Nacional Centro de Arte Reina Sofía (2008-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (23), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure de l’abstraction selon Olivier Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette Drouot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp. 288-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1951: Yves Klein. Diario de España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung: la via natural hacia la abstracción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y Festería en el siglo XVIII: nuevas aportaciones para la historia de la institución musical palatina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXII, pp.175-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Actas del IV Congreso de la Sociedad Espanola de Musicoligía: La investigación musical en España: Estado de la cuestión y aportaciones I, 20 (1), pp.417-431. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/20797428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XX (1), pp.417-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour du dernier des exilés » : usages politiques et mémoriels du Guernica de Picasso dans l’Espagne démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil républicain espagnol : « stratégies d’effacement », transmission et récupération des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Trédez-Lopez (Université d’Artois, UR CoTraLIS), Jan 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation à l’auto-représentation de l’Artiste de Cour à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : regards croisés sur un objet pluridisciplinaire. Séminaire Histoire des émotions de l’UMR Telemme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Procence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas cortesanos y redes de poder en la monarquía hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuo, red, interés: circulación y negociación en la monarquía de España (siglos XVI-XVIII)", Antonio Álvarez-Ossorio coord., XIII Jornadas internacionales de Historia de España. Mundos Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensuar la historia” en la España de la post-Transición democrática: usos políticos de la historia en el Museo Nacional Centro de Arte Reina Sofía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en- Provence, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El artista cortesano. Evolución de un concepto genérico en la España del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los sonidos del siglo. Música y poder más allá del templo en la Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerras civiles. Memoria y patrimonialización en la Europa contemporánea / Civil Wars: Memory and Heritagization in Contemporary Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies Association. Third Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, España. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularidades y mutaciones de la identidad artista en la sociedad cortesana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La música en las cortes ibéricas (siglos XVIII­XIX): mecenazgo, repertorios, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arte, espectáculo y política en el reinado de Felipe V (1700-1746)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política exterior de Felip V a debat, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición en la España democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del manuscrito a las pantallas: Memoria, artefactos y prácticas culturales (del siglo XV a nuestros días)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedad cortesana y espacio urbano, Madrid-Roma, s. XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés urbaines et culture de Cour. Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat, Culture, Transition. Les politiques culturelles dans l’Espagne démocratique, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élite artiste en régime monarchique : singularités et mutations de la communauté musicale sous le règne de Philippe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et transferts entre deux cultures : France et Espagne au temps de Philippe V. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musées témoins, acteurs ou activistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques Internationales du MuCEM: Exposer, s'exposer : de quoi le musée est-il le contemporain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du pouvoir dans l’Espagne moderne : organisation et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de la foi, musique du pouvoir : musiques religieuses d’apparat dans les cours régnantes d’Europe au temps de Louis XIV. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère “post-Guggenheim » : regards croisés France/Espagne (1997-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles étrangers et transferts culturels, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los santos patronos de Madrid, maná de los músicos de la Real Capilla: de Carlos II a Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hagiografía entre historia y literatura (España: Edad Media-Siglo de Oro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música y familia: el maestro de danza Michel Gaudrau y la comunidad de artistas franceses en la Corte de Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La instauración de los Borbones. Dinasticismo y memoria de nación en la España del siglo XVIII, Colloquio international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis del músico de Corte en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pulgar sobre el lienzo: conceptos e imágenes del artista español, Seminario internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Soria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società cortigiana e spazio urbano: Madrid e Roma (XVIII e XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Borello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Álvarez-Ossorio Alvariño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017 (1), 2017, 978-88-43-08696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie : De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVI-306, 2025, Collection de la Casa de Velázquez, 978-84-9096-437-8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las Artes y el Lustro Real (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quiles García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2010, 9788496820357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raymond - Yves Klein. Herencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2009, 978-84-87619-34-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung Esencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2008, 9788487619281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliakoff. Una aventura cromática: los gouaches: 1930-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obra Social, Caixa Sabadell, 2007, 849516664X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste de Cour dans l'Espagne du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2007, 9788496820005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las voces de Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Cultural Conde Duque, Ayuntamiento de Madrid, 2006, Juan Carrete Parrondo, 978-84-96102-22-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider. Los años 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Bilbao Bizkaia Kutxa Fundazioa, 2006, 84-95653-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baelo Claudia. Un site archéologique névralgique aux confins de l'Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d'archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère « post- Guggenheim » en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Américi (dir.) ; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Mélanges en l'honneur du Professeur Gérard Chastagnaret.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.291-301, 2014, 979-10-365-6148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions de l'extrême. Politique muséale et création contemporaine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Marcilhacy; Miguel Rordríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrêmes. Pratiques du contemporain dans les mondes ibériques et latino-américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, pp.85-95, 2014, 9782853550796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “identidad artista” y el modelo cortesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepción Camarero Bullón; Marcelo Luzzi Traficante; José Martínez Millán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corte de los Borbones: crisis del modelo cortesano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Universidad Autónoma de Madrid; Polifemo, pp. 1723-1733, 2013, 9788496813816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialiser/matérialiser le Mur de Berlin: l’œuvre picturale de Peter Klasen (1986- 1988) et de Sophie Calle (1998-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Pineira-Tresmontant; Gloria Awad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les commémorations de la chute du mur de Berlin à travers les médias européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; L'harmattan, pp. 63-75, 2012, 978-2-336-00404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04400527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virtuosa coronata. Elisabetta Farnese e l’opera di Corte in Spagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gigliola Fragnito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elisabetta Farnese, principesca di Parma e regina di Spagna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Parma, pp. 181-200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herencias. Marie Raymond-Yves Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Raymond-Yves Klein. Herencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Círculo de Bellas Artes, pp.10-15, 2009, 9788487619342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelo à Madrid. Premier acte d’un séjour triomphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farinelli e gli evirati cantori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, pp. 47-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Las maldades de Durón y sus secuaces”. Austracistas desterrados a Bayona en la corte de Mariana de Neoburgo (1706-1716)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Álvarez-Ossorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pérdida de Europa. La Guerra de Sucesión por la Monarquía de España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Fundación Carlos de Amberes, pp.611-627, 2007, 9788487369476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe V en Sevilla: una corte y una música itinerantes (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales; Fernando Quiles García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las artes durante el Lustro Real (1729-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp. 271-299, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Royal Chapel and Musical Networks: Festería, Brotherhoods and Friendly Societies for Musicians in Eighteenth-Century Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tess Knighton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Chapel in the time of the Habsburgs: music and court ceremony in Early Modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boydell &amp; Brewer, pp.329-353, 2005, 1843831392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil d’Henry Desmarest à la cour de Philippe V, premier Bourbon d’Espagne : 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours européen du compositeur Henry Desmarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp. 33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil d'Henry Desmarest à la cour de Philippe V, premier Bourbon d'Espagne: 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Desmarest (1661-1741). Exils d'un musicien dans l'Europe du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp.33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe de Borbón y la música: un infante melómano y una pasión familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliseo Serrano Martín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe V y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fernando el Católico; CSIC, pp.831-856, 2004, 8478207678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y redes musicales periféricas: festería, hermandad y montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense; Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capilla Real y las &amp;quot;redes musicales&amp;quot;. Festería, Hernandad y Montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas a la sombra del poder: usos sociales y lucrativos de la comunidad musical palaciega en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Begoña Lolo Herranz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos interdisciplinares de la Musicología. V Congreso de la Sociedad de Musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Sociedad Española de Musicología, pp.67-86, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfil y función del Festero en la Real Capilla a mediados del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Antonio Ferrer Benimelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El conde de Aranda y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fenando el Católico; CSIC, pp. 639-648, 2000, 8478205640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E347270"/>
+    <w:nsid w:val="11DF5CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasmorales" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5491-0208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p48" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20797428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Borello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio &#193;lvarez-Ossorio Alvari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/cent-ans-darcheologie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quiles Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05271194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasmorales" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5491-0208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p48" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20797428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Borello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio &#193;lvarez-Ossorio Alvari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/cent-ans-darcheologie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quiles Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05271194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>