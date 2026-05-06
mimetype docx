--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolás MORALES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Aix-Marseille Université, UMR 7303 TELEMME, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasmorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5491-0208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010, Nicolas Morales est maître de conférences à l’Université d’Aix-Marseille et membre de l’UMR 7303 TELEMMe, Aix-Marseille Université & CNRS, au sein de la Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir préparé à l'Université Toulouse II et à la Casa de Velázquez (École des hautes études hispaniques et ibériques) une thèse de doctorat, soutenue en 2004, sur le renouveau identitaire de la figure de l’artiste dans l’Espagne moderne (XVII-XVIIIe siècle), préfigurant de nouvelles modalités opératoires mises en place à l’époque contemporaine, il analyse depuis 2014 les usages publics de l’histoire dans la sphère muséale de l’Espagne du temps présent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans cette perspective, il a organisé plusieurs colloques et ateliers doctoraux, notamment : Civil Wars: Memory and Heritagization in Contemporary Europe (Universidad Complutense de Madrid, Memory Studies Association, 2019); Recréer l'histoire. Appropriations et usages publics du passé (Universidad Autónoma de Madrid, Casa de Velázquez, 2019); Musées et démocratie dans l’Europe méditerranéenne (Museo Nacional Centro de Arte Reina Sofía, Casa de Velázquez, 2019); MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe (AMU-UAM-Sapienza, CIVIS, 2022); Les usages publics de l’histoire dans l’Espagne contemporaine (AMU, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien membre du projet européen REVFAIL (UAM, 2019- 2024), Reversing the Genealogies of Unsuccess, 16th-19th Centuries, il bénéficie, depuis  2025, d'une délégation auprès du CNRS, au sein de l'UMR 7303 TELEMMe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien directeur scientifique de la Casa de Velázquez (2015-2020), il a par ailleurs fondé, en 2016, l’Institut d’études avancées de Madrid (MIAS), intégré depuis sa création à l’Universidad Autónoma de Madrid et au réseau européen NetIAS. Au sein d’Aix-Marseille Université, il a successivement occupé les fonctions de directeur de l’Institut d’études Avancées-IMéRA (2013-2015) et de directeur de l’IDEX, Initiative d’Excellence (2020-2023). Il est actuellement membre du conseil scientifique du FIAS, French Institutes for Advanced Study Programme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire de l’Espagne à l’épreuve du musée. Les expériences du Museo Nacional Centro de Arte Reina Sofía (2008-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (23), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure de l’abstraction selon Olivier Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette Drouot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp. 288-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1951: Yves Klein. Diario de España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung: la via natural hacia la abstracción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y Festería en el siglo XVIII: nuevas aportaciones para la historia de la institución musical palatina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXII, pp.175-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Actas del IV Congreso de la Sociedad Espanola de Musicoligía: La investigación musical en España: Estado de la cuestión y aportaciones I, 20 (1), pp.417-431. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/20797428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XX (1), pp.417-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour du dernier des exilés » : usages politiques et mémoriels du Guernica de Picasso dans l’Espagne démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil républicain espagnol : « stratégies d’effacement », transmission et récupération des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Trédez-Lopez (Université d’Artois, UR CoTraLIS), Jan 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation à l’auto-représentation de l’Artiste de Cour à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : regards croisés sur un objet pluridisciplinaire. Séminaire Histoire des émotions de l’UMR Telemme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Procence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas cortesanos y redes de poder en la monarquía hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuo, red, interés: circulación y negociación en la monarquía de España (siglos XVI-XVIII)", Antonio Álvarez-Ossorio coord., XIII Jornadas internacionales de Historia de España. Mundos Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensuar la historia” en la España de la post-Transición democrática: usos políticos de la historia en el Museo Nacional Centro de Arte Reina Sofía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en- Provence, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El artista cortesano. Evolución de un concepto genérico en la España del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los sonidos del siglo. Música y poder más allá del templo en la Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerras civiles. Memoria y patrimonialización en la Europa contemporánea / Civil Wars: Memory and Heritagization in Contemporary Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies Association. Third Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, España. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularidades y mutaciones de la identidad artista en la sociedad cortesana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La música en las cortes ibéricas (siglos XVIII­XIX): mecenazgo, repertorios, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arte, espectáculo y política en el reinado de Felipe V (1700-1746)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política exterior de Felip V a debat, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición en la España democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del manuscrito a las pantallas: Memoria, artefactos y prácticas culturales (del siglo XV a nuestros días)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedad cortesana y espacio urbano, Madrid-Roma, s. XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés urbaines et culture de Cour. Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat, Culture, Transition. Les politiques culturelles dans l’Espagne démocratique, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élite artiste en régime monarchique : singularités et mutations de la communauté musicale sous le règne de Philippe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et transferts entre deux cultures : France et Espagne au temps de Philippe V. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musées témoins, acteurs ou activistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques Internationales du MuCEM: Exposer, s'exposer : de quoi le musée est-il le contemporain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du pouvoir dans l’Espagne moderne : organisation et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de la foi, musique du pouvoir : musiques religieuses d’apparat dans les cours régnantes d’Europe au temps de Louis XIV. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère “post-Guggenheim » : regards croisés France/Espagne (1997-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles étrangers et transferts culturels, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los santos patronos de Madrid, maná de los músicos de la Real Capilla: de Carlos II a Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hagiografía entre historia y literatura (España: Edad Media-Siglo de Oro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música y familia: el maestro de danza Michel Gaudrau y la comunidad de artistas franceses en la Corte de Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La instauración de los Borbones. Dinasticismo y memoria de nación en la España del siglo XVIII, Colloquio international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis del músico de Corte en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pulgar sobre el lienzo: conceptos e imágenes del artista español, Seminario internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Soria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società cortigiana e spazio urbano: Madrid e Roma (XVIII e XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Borello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Álvarez-Ossorio Alvariño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017 (1), 2017, 978-88-43-08696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie : De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVI-306, 2025, Collection de la Casa de Velázquez, 978-84-9096-437-8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las Artes y el Lustro Real (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quiles García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2010, 9788496820357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raymond - Yves Klein. Herencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2009, 978-84-87619-34-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung Esencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2008, 9788487619281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliakoff. Una aventura cromática: los gouaches: 1930-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obra Social, Caixa Sabadell, 2007, 849516664X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste de Cour dans l'Espagne du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2007, 9788496820005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las voces de Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Cultural Conde Duque, Ayuntamiento de Madrid, 2006, Juan Carrete Parrondo, 978-84-96102-22-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider. Los años 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Bilbao Bizkaia Kutxa Fundazioa, 2006, 84-95653-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baelo Claudia. Un site archéologique névralgique aux confins de l'Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d'archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère « post- Guggenheim » en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Américi (dir.) ; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Mélanges en l'honneur du Professeur Gérard Chastagnaret.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.291-301, 2014, 979-10-365-6148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions de l'extrême. Politique muséale et création contemporaine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Marcilhacy; Miguel Rordríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrêmes. Pratiques du contemporain dans les mondes ibériques et latino-américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, pp.85-95, 2014, 9782853550796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “identidad artista” y el modelo cortesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepción Camarero Bullón; Marcelo Luzzi Traficante; José Martínez Millán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corte de los Borbones: crisis del modelo cortesano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Universidad Autónoma de Madrid; Polifemo, pp. 1723-1733, 2013, 9788496813816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialiser/matérialiser le Mur de Berlin: l’œuvre picturale de Peter Klasen (1986- 1988) et de Sophie Calle (1998-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Pineira-Tresmontant; Gloria Awad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les commémorations de la chute du mur de Berlin à travers les médias européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; L'harmattan, pp. 63-75, 2012, 978-2-336-00404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04400527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virtuosa coronata. Elisabetta Farnese e l’opera di Corte in Spagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gigliola Fragnito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elisabetta Farnese, principesca di Parma e regina di Spagna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Parma, pp. 181-200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herencias. Marie Raymond-Yves Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Raymond-Yves Klein. Herencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Círculo de Bellas Artes, pp.10-15, 2009, 9788487619342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelo à Madrid. Premier acte d’un séjour triomphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farinelli e gli evirati cantori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, pp. 47-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Las maldades de Durón y sus secuaces”. Austracistas desterrados a Bayona en la corte de Mariana de Neoburgo (1706-1716)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Álvarez-Ossorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pérdida de Europa. La Guerra de Sucesión por la Monarquía de España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Fundación Carlos de Amberes, pp.611-627, 2007, 9788487369476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe V en Sevilla: una corte y una música itinerantes (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales; Fernando Quiles García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las artes durante el Lustro Real (1729-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp. 271-299, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Royal Chapel and Musical Networks: Festería, Brotherhoods and Friendly Societies for Musicians in Eighteenth-Century Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tess Knighton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Chapel in the time of the Habsburgs: music and court ceremony in Early Modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boydell &amp; Brewer, pp.329-353, 2005, 1843831392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil d’Henry Desmarest à la cour de Philippe V, premier Bourbon d’Espagne : 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours européen du compositeur Henry Desmarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp. 33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil d'Henry Desmarest à la cour de Philippe V, premier Bourbon d'Espagne: 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Desmarest (1661-1741). Exils d'un musicien dans l'Europe du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp.33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe de Borbón y la música: un infante melómano y una pasión familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliseo Serrano Martín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe V y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fernando el Católico; CSIC, pp.831-856, 2004, 8478207678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y redes musicales periféricas: festería, hermandad y montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense; Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capilla Real y las &amp;quot;redes musicales&amp;quot;. Festería, Hernandad y Montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas a la sombra del poder: usos sociales y lucrativos de la comunidad musical palaciega en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Begoña Lolo Herranz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos interdisciplinares de la Musicología. V Congreso de la Sociedad de Musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Sociedad Española de Musicología, pp.67-86, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfil y función del Festero en la Real Capilla a mediados del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Antonio Ferrer Benimelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El conde de Aranda y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fenando el Católico; CSIC, pp. 639-648, 2000, 8478205640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolás MORALES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Aix-Marseille Université, UMR 7303 TELEMME, CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolasmorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5491-0208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010, Nicolas Morales est maître de conférences à l’Université d’Aix-Marseille et membre de l’UMR 7303 TELEMMe, Aix-Marseille Université & CNRS, au sein de la Maison Méditerranéenne des Sciences de l’Homme d’Aix-en-Provence (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir préparé à l'Université Toulouse II et à la Casa de Velázquez (École des hautes études hispaniques et ibériques) une thèse de doctorat, soutenue en 2004, sur le renouveau identitaire de la figure de l’artiste dans l’Espagne moderne (XVII-XVIIIe siècle), préfigurant de nouvelles modalités opératoires mises en place à l’époque contemporaine, il analyse depuis 2014 les usages publics de l’histoire dans la sphère muséale de l’Espagne du temps présent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans cette perspective, il a organisé plusieurs colloques et ateliers doctoraux, notamment : Civil Wars: Memory and Heritagization in Contemporary Europe (Universidad Complutense de Madrid, Memory Studies Association, 2019); Recréer l'histoire. Appropriations et usages publics du passé (Universidad Autónoma de Madrid, Casa de Velázquez, 2019); Musées et démocratie dans l’Europe méditerranéenne (Museo Nacional Centro de Arte Reina Sofía, Casa de Velázquez, 2019); MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe (AMU-UAM-Sapienza, CIVIS, 2022); Les usages publics de l’histoire dans l’Espagne contemporaine (AMU, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien membre du projet européen REVFAIL (UAM, 2019- 2024), Reversing the Genealogies of Unsuccess, 16th-19th Centuries, il bénéficie, depuis  2025, d'une délégation auprès du CNRS, au sein de l'UMR 7303 TELEMMe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien directeur scientifique de la Casa de Velázquez (2015-2020), il a par ailleurs fondé, en 2016, l’Institut d’études avancées de Madrid (MIAS), intégré depuis sa création à l’Universidad Autónoma de Madrid et au réseau européen NetIAS. Au sein d’Aix-Marseille Université, il a successivement occupé les fonctions de directeur de l’Institut d’études Avancées-IMéRA (2013-2015) et de directeur de l’IDEX, Initiative d’Excellence (2020-2023). Il est actuellement membre du conseil scientifique du FIAS, French Institutes for Advanced Study Programme.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire de l’Espagne à l’épreuve du musée. Les expériences du Museo Nacional Centro de Arte Reina Sofía (2008-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (23), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure de l’abstraction selon Olivier Debré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette Drouot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp. 288-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1951: Yves Klein. Diario de España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung: la via natural hacia la abstracción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva. Revista del circulo de Bellas Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y Festería en el siglo XVIII: nuevas aportaciones para la historia de la institución musical palatina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXII, pp.175-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XX (1), pp.417-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Real Colegio de niños cantores y una práctica discutida a finales del siglo XVIII: la castración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Actas del IV Congreso de la Sociedad Espanola de Musicoligía: La investigación musical en España: Estado de la cuestión y aportaciones I, 20 (1), pp.417-431. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/20797428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le retour du dernier des exilés » : usages politiques et mémoriels du Guernica de Picasso dans l’Espagne démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil républicain espagnol : « stratégies d’effacement », transmission et récupération des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mélanie Trédez-Lopez (Université d’Artois, UR CoTraLIS), Jan 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation à l’auto-représentation de l’Artiste de Cour à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visage : regards croisés sur un objet pluridisciplinaire. Séminaire Histoire des émotions de l’UMR Telemme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-Procence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas cortesanos y redes de poder en la monarquía hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuo, red, interés: circulación y negociación en la monarquía de España (siglos XVI-XVIII)", Antonio Álvarez-Ossorio coord., XIII Jornadas internacionales de Historia de España. Mundos Hispánicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensuar la historia” en la España de la post-Transición democrática: usos políticos de la historia en el Museo Nacional Centro de Arte Reina Sofía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEO-POLIS. Museum, Democracy and citizenship in Southern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aix-en- Provence, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El artista cortesano. Evolución de un concepto genérico en la España del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los sonidos del siglo. Música y poder más allá del templo en la Edad Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerras civiles. Memoria y patrimonialización en la Europa contemporánea / Civil Wars: Memory and Heritagization in Contemporary Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies Association. Third Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, España. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularidades y mutaciones de la identidad artista en la sociedad cortesana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La música en las cortes ibéricas (siglos XVIII­XIX): mecenazgo, repertorios, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arte, espectáculo y política en el reinado de Felipe V (1700-1746)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política exterior de Felip V a debat, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedad cortesana y espacio urbano, Madrid-Roma, s. XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés urbaines et culture de Cour. Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición en la España democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del manuscrito a las pantallas: Memoria, artefactos y prácticas culturales (del siglo XV a nuestros días)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Museo Nacional Centro de Arte Reina Sofía y la cultura de la Transición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat, Culture, Transition. Les politiques culturelles dans l’Espagne démocratique, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Marseille, Francia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élite artiste en régime monarchique : singularités et mutations de la communauté musicale sous le règne de Philippe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et transferts entre deux cultures : France et Espagne au temps de Philippe V. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musées témoins, acteurs ou activistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques Internationales du MuCEM: Exposer, s'exposer : de quoi le musée est-il le contemporain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du pouvoir dans l’Espagne moderne : organisation et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique de la foi, musique du pouvoir : musiques religieuses d’apparat dans les cours régnantes d’Europe au temps de Louis XIV. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère “post-Guggenheim » : regards croisés France/Espagne (1997-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles étrangers et transferts culturels, Journée d’études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los santos patronos de Madrid, maná de los músicos de la Real Capilla: de Carlos II a Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hagiografía entre historia y literatura (España: Edad Media-Siglo de Oro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Música y familia: el maestro de danza Michel Gaudrau y la comunidad de artistas franceses en la Corte de Felipe V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La instauración de los Borbones. Dinasticismo y memoria de nación en la España del siglo XVIII, Colloquio international.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génesis del músico de Corte en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pulgar sobre el lienzo: conceptos e imágenes del artista español, Seminario internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Soria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società cortigiana e spazio urbano: Madrid e Roma (XVIII e XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Borello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Álvarez-Ossorio Alvariño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensioni e problemi della ricerca storica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017 (1), 2017, 978-88-43-08696-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01986565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans d’archéologie : De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVI-306, 2025, Collection de la Casa de Velázquez, 978-84-9096-437-8. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las Artes y el Lustro Real (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quiles García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2010, 9788496820357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raymond - Yves Klein. Herencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2009, 978-84-87619-34-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartung Esencial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Círculo de Bellas Artes, 2008, 9788487619281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliakoff. Una aventura cromática: los gouaches: 1930-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obra Social, Caixa Sabadell, 2007, 849516664X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste de Cour dans l'Espagne du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez, 2007, 9788496820005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las voces de Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro Cultural Conde Duque, Ayuntamiento de Madrid, 2006, Juan Carrete Parrondo, 978-84-96102-22-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider. Los años 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Bilbao Bizkaia Kutxa Fundazioa, 2006, 84-95653-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baelo Claudia. Un site archéologique névralgique aux confins de l'Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cent ans d'archéologie. De la rivalité à la coopération en péninsule Ibérique et au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2025, 9788490964378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles muséaux de l’ère « post- Guggenheim » en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Américi (dir.) ; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Mélanges en l'honneur du Professeur Gérard Chastagnaret.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.291-301, 2014, 979-10-365-6148-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions de l'extrême. Politique muséale et création contemporaine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Marcilhacy; Miguel Rordríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrêmes. Pratiques du contemporain dans les mondes ibériques et latino-américains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, pp.85-95, 2014, 9782853550796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “identidad artista” y el modelo cortesano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Concepción Camarero Bullón; Marcelo Luzzi Traficante; José Martínez Millán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corte de los Borbones: crisis del modelo cortesano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Universidad Autónoma de Madrid; Polifemo, pp. 1723-1733, 2013, 9788496813816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialiser/matérialiser le Mur de Berlin: l’œuvre picturale de Peter Klasen (1986- 1988) et de Sophie Calle (1998-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Pineira-Tresmontant; Gloria Awad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les commémorations de la chute du mur de Berlin à travers les médias européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois; L'harmattan, pp. 63-75, 2012, 978-2-336-00404-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04400527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herencias. Marie Raymond-Yves Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Raymond-Yves Klein. Herencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Círculo de Bellas Artes, pp.10-15, 2009, 9788487619342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virtuosa coronata. Elisabetta Farnese e l’opera di Corte in Spagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gigliola Fragnito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elisabetta Farnese, principesca di Parma e regina di Spagna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Parma, pp. 181-200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelo à Madrid. Premier acte d’un séjour triomphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Verdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farinelli e gli evirati cantori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, pp. 47-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Las maldades de Durón y sus secuaces”. Austracistas desterrados a Bayona en la corte de Mariana de Neoburgo (1706-1716)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Álvarez-Ossorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pérdida de Europa. La Guerra de Sucesión por la Monarquía de España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Fundación Carlos de Amberes, pp.611-627, 2007, 9788487369476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe V en Sevilla: una corte y una música itinerantes (1729-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Morales; Fernando Quiles García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sevilla y Corte. Las artes durante el Lustro Real (1729-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp. 271-299, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Royal Chapel and Musical Networks: Festería, Brotherhoods and Friendly Societies for Musicians in Eighteenth-Century Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tess Knighton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Chapel in the time of the Habsburgs: music and court ceremony in Early Modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boydell &amp; Brewer, pp.329-353, 2005, 1843831392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil d’Henry Desmarest à la cour de Philippe V, premier Bourbon d’Espagne : 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours européen du compositeur Henry Desmarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp. 33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil d'Henry Desmarest à la cour de Philippe V, premier Bourbon d'Espagne: 1701-1706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Duron; Yves Ferraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Desmarest (1661-1741). Exils d'un musicien dans l'Europe du Grand Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Musique Baroque de Versailles; Mardaga, pp.33-73, 2005, 2870098863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe de Borbón y la música: un infante melómano y una pasión familiar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliseo Serrano Martín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felipe V y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fernando el Católico; CSIC, pp.831-856, 2004, 8478207678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Capilla y redes musicales periféricas: festería, hermandad y montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense; Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capilla Real y las &amp;quot;redes musicales&amp;quot;. Festería, Hernandad y Montepío de músicos en el Madrid del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan José Carreras López; Bernardo García García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Capilla Real de los Austrias. Música y ritual de corte en la Europa moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.449-477, 2001, 8487369170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistas a la sombra del poder: usos sociales y lucrativos de la comunidad musical palaciega en el siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Begoña Lolo Herranz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos interdisciplinares de la Musicología. V Congreso de la Sociedad de Musicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Sociedad Española de Musicología, pp.67-86, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfil y función del Festero en la Real Capilla a mediados del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Antonio Ferrer Benimelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El conde de Aranda y su tiempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Institución Fenando el Católico; CSIC, pp. 639-648, 2000, 8478205640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11DF5CE2"/>
+    <w:nsid w:val="B405852F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasmorales" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5491-0208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p48" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20797428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Borello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio &#193;lvarez-Ossorio Alvari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/cent-ans-darcheologie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quiles Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05271194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolasmorales" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5491-0208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p48" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20797428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Borello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio &#193;lvarez-Ossorio Alvari&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/cent-ans-darcheologie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quiles Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05271194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>