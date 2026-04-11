--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sabouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolassabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7458-6732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070373736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211878885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140159233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche porte sur la simulation informatique du comportement humain et en particulier sur la représentation des mécanismes de raisonnement dans les interactions homme-homme, homme-agent ou agent-agent. Il se situe dans le domaine de l’Intelligence Artificielle et plus précisément dans le domaine des systèmes multi-agents et des agents autonomes. Les modèles que je développe avec mes doctorants et postdoctorants sont utilisés dans deux principaux domaines : la simulation multiagent de collectifs humains (voir par exemple le projet SMACH avec EDF R&D sur la simulation de l’activité humaine en relation avec la consommation énergétique), et les agents conversationnels animés et expressifs (voir par exemple le projet ANR CoPains ou les collaborations avec l'entreprise DAVI).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of strongly coupling human activity, appliance use and electricity tariffs for load curve simulation in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moussawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Building Performance Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2025.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic objective metric for the optimization of nonverbal behavior generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3717511.3749302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning for Persuasive Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Engineering Multi-Agent Systems (EMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, France. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71152-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation of Violence Emergence in Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp 35-51, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sourced data and agent-based approach for complementing Time Use Surveys in the context of residential human activity and load curve simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.269-274, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based simulation of human activity for building and urban scale assessment of residential load curves and energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.3457 - 3464, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un agent motivationnel pour soutenir le changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451148.3458647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulation of Human Activity for Residential Electrical Load and Demand Forecasting and its Application to Electric Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conseillère virtuelle intime pour une meilleure expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, 2020, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate virtual counselor for a better user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Virtual Agents (ACM IVA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow (en ligne), United Kingdom. pp.16, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383652.3423859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la modélisation multi-agent dans la prédiction de la consommation d'énergie des bâtiments résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference of International Building Performance Simulation Association (IBPSA-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la fiction dépasse la réalité : Influence de la nature humaine ou virtuelle de l'interlocuteur sur la perception d'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Multi-Agent Simulation of Human Activity in Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avilà, Spain. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24209-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de l'autoconsommation collective en relation avec l'activité des foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co Simulation Of Photovoltaic Power Generation And Human Activity For Smart Building Energy Management And Energy Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference (BS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2019.210749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de négociation collaborative basé sur la relation de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression verbale des tendances à l'action en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess my power: A computational model to simulate the behavior of a partner in the context of collaborative negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : Modèle formel des tendances à l'action pour les agents conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : a Formal Model of Action Tendencies in Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Intimacy, this little something between us A study about Human perception of intimate behaviors in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Virtual Agents (ACM IVA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sidney, Australia. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler l'activité humaine en combinant un système multi-agent avec des approches statistiques basées sur les « enquêtes emploi du temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, Jan 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Use Surveys in Multi Agent Based Simulations of Human Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Power in Collaborative Negotiation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Aug 2017, Stockholm, Sweden. pp.259-272, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler l’activité humaine en combinant un système multi-agent avec des approches statistiques basées sur les « enquêtes emploi du temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempé François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prendre en compte les relations interpersonnelles dans les stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errare Humanum Est &amp;quot; : simulation of communication error among a virtual team in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Palo Alto, CA, United States. pp.344-350, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de dynamiques d'attitudes basée sur des données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des erreurs de communication au sein d'une équipe d'agents virtuels en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de simulations multi-agents à l'aide d'une méthode semi-automatique d'analyse du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multi-agents de l'activité humaine : application dans le contexte énergétique résidentiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Socially Adaptive Virtual Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Intelligent Virtual Agents (IVA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21996-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Human Activity Related to Residential Energy Consumption Using Multi-Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les expertises au sein d'une simulation multi-agent multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Field Data to Attitude Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA, Sep 2015, Groningen, Netherlands. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for a Socially Adaptive Virtual Recruiter in Job Interview Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Intelligent Digital Games for Empowerment and Inclusion at IUI 2015 (IDGEI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Multi-Agent Simulations through a Participatory Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1683-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de plans dans les HTNs réactifs en utilisant la planification symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social training games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Intelligent Digital Games for Empowerment and Inclusion (IDGEI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Behavior Semi-automatic Analysis through Their Comparison to Human Behavior Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Virtual Agents (IVA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, MA, United States. pp 154-163, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO STO, Jan 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for semi-automatic explicitation of agent's behavior: application to the study of an immersive driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Model for Multi-Agent Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and ARTificial intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems. AAMAS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender on Presence and Virtual Driver Perception in Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris - La Défense, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle logique de théorie de l'esprit pour un agent virtuel dans le contexte de simulation d'entretien d'embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic intentions based on an affective model and a simple theory of mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference 2014 - 10th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.612-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-niveau pour simuler l'activité humaine dans le contexte de la consommation énergétique résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intentions based on an Affective Model and a simple Theory of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '14 - international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact des croyances et de la communication sur la formation et la dynamique des attitudes : une approche multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1500.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Leo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NATO STO System Analysis and Studies Panel (SAS) Symposium (STO-MP-SAS-105 - Information Operations for Influence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amersfoort, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of a BDI-based theory of Mind model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting social cues to generate credible affective reactions of virtual job interviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Digital Games for Empowerment and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS-14. Fifth World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des comportements agents par agrégation aux comportements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme / Valence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s Afraid of Job Interviews? Definitely a Question for User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaśka Porayska-Pomsta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on User Modeling, Adaptation, and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.411-422, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Simuler l'activité humaine pour limiter les pics de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Semantic Representation of an Urban Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating household activities to lower consumption peaks (Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.1349-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mémoire pour l'apprentissage de communication dans un SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS framework: intelligent virtual agents for social coaching in job interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment (ACE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the COR-E Computational Model for Affective Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating human activities to investigate household energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and ARTificial intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de comportements pour l'étude de la crédibilité des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Oriented Programming: Computational Abstractions for AI Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Florida Artificial Intelligence Research Society Conference (FLAIRS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marco Island, Florida, United States. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information sémantique pour la simulation d'un environnement virtuel sémantique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances IC'12 (Démonstration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Communication in a Multi-Agent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.240-243, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From socio-emotional scenarios to expressive virtual narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI), Workshop on Affective Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACI.2011.5953151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Affective Behaviours : an Approach Based on the COR Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Affective Computing and Intelligent Interaction, ACII 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.457-466, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de déplacements en milieu urbain à l'aide d'un module sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simo Kanmeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de conservation des ressources pour la génération de comportements affectifs chez les agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Orientée Émotion (EOP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of humans' activity for learning the behaviors of electrical appliances in an intelligent ambiant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, ON, Canada. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la mémoire des agents en utilisant des FMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité humaine afin de réduire la consommation électrique de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dix-huitième édition des Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Composition Handling User Constraints: Towards a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Information Integration and Web-based Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la description de scénarios socio-émotionnels au narrateur virtuel expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Francophone sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1123-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communication protocol for semantic heterogeneity with incomplete ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1187-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition in Ambient Intelligence Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bangalore, India. pp.411-418, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2009.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE: an Open Source Socio-Emotional simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Virtual Characters' Emotions and Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des protocoles d'interaction et de la mémoire pour l'apprentissage par renforcement d'actes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI’09 - Cinquièmes Journées Francophones MODÈLES FORMELS de l’INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.524-525, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85483-8_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction pour des agents sémantiquement hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness measure using object properties in an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.681-694, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88564-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness in semantic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.727-728, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation d'une mesure de degré de relation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur les mesures de similarité sémantique - EGC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Intrusions in Agent System by Means of Exception Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pechoucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Industrial Applications of Holonic and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74481-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générique pour l'interprétation de commandes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journées Francophones des Modèles Formels de l'Interaction (MFI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance genericity in natural language command interpretation using introspection and ontologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Speech Technology and Human - Computer Dialogue (SpeD07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Iasi, Romania. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Exceptional Situations with a Model of Expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Computational Logics in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Entertainment Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de relation sémantique dans une ontologie pour la commande en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007 - IC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.749-750, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74889-2_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user's commands using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2007 (CHAA07, IAT07 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, CA United States. pp.325-328, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2007.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination in Introspective MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, CA, United States. pp.412-415, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2007.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'agents introspectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.106-123, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Exceptions in Agent-Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.161-174, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition and Selection though an Agent Interaction Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Composition of the International Conference on Intelligent Agent Technology (IAT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Interaction Protocol for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. pp.275-284, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Agent Technology 2006 (IAT06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'interaction pour la composition de services dans l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic natural language command interpretation in ontology-based dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2006 (CHAA06, IAT06 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Exception Handling for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.41-56, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Web Service Selection and Composition: An Approach based on Agent Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chicago, Illinois, United States. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11948148_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interprétation générique de commandes en langue naturelle dans les systèmes de dialogues à base d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Deuxieme Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en langage naturel d'agents VDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA'01 - Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Semantic Web Services Composition Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWS 2005 - 1st International Workshop on Context for Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle formel d'interactions intégrant l'écoute flottante pour les systèmes multiagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes journées francophones Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhearing and Direct Interactions: Point of View of an Active Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4MAS 2005 - 2nd International Workshop Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.121-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678809_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2005 - 3rd European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.270-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer des agents assistants interopérables dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes Journées Francophones des Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Assistant Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMT 2005 - IEEE Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kagawa, Japan. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMT.2005.1505377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oversensing with a softbody in the environment - Another dimension of observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Others from Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de composants logiciels réflexifs et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Megève, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation de services pour le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2004 - 14ème conférence Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound: An Agent-Specific Design Pattern and its Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies Workshop@OOPSLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound Interaction and Overhearing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAW 2004 - 5th International Workshop on Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.90-105, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Participative Personal Assistant Teams in Negotiation Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2004 - 7th Pacific Rim International Workshop on Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Auckland, New Zealand. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32128-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Interactions about Actions for Active and Semantic Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web Services at the 3rd International Semantic Web Conference (ISWC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Hiroshima, Japan. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Semantic Web Services: A programming model for agents in the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2003 - 1st European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPACK : un modèle intégrateur d’agent pour la génération de comportements induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un agent virtuel pour l’accueil des visiteurs en office de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.IN250 v1. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of collective self-consumption: Impacts of storage systems and large-scale energy exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.111543. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de différentes configurations d'autoconsommation collective de l'énergie à l'échelle du quartier à l'aide de la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Albouys Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.477-499. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual tourist counselor expressing intimacy behaviors: A new perspective to create emotion in visitors and offer them a better user experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102612. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual intimacy in human-embodied conversational agent interactions: the influence of multimodality on its perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-020-00337-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimacy perception : Does the artificial or human nature of the interlocutor matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102464. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2020.102464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation de l’activité humaine à la modélisation pour la simulation sociale : entre réalisme et fécondité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3106. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'activité humaine : une étude sur le réalisme multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.197-221. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.197-221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et calibration des comportements des agents pour les simulations immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Beliefs to Attitudes: Polias, a Model of Attitude Dynamics Based on Cognitive Modeling and Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une collaboration socio­-affective entre une personne et le robot Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Etre avec les robots humanoîdes. Relation. Réciprocité. Réceptivité ?, 2 ( 1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ( 1), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.32.111-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l'émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477-501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l’émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477 - 501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.159-188. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.159-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de coordination d'agents introspectifs pour la chorégraphie dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.47-79. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.47-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-2008-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Exception Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.267-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2008.019420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Environment for Mutli-Agent Systems, Survey and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Dyke Parunak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle n'est pas une question technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 2023, 978-2-8159-5422-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367524357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2019, 9782340030954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 28es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Artificial Intelligence Can Do and What It Cannot Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-192, 2022, Progress in IS, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90192-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de perception multi-sens pour des agents dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I've Got the Power's Value! A Computational Model to Evaluate the Interlocutor's Behaviors in Collaborative Negotiation Socially Interactive Agents Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Foundation for Autonomous Agents and Multiagent Systems. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockhlom, Sweden. Proc. of the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018), M. Dastani, G. Sukthankar, E. André, S. Koenig (eds.), July 10–15, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie de services pour la représentation de la sémantique d'un environnement virtuel urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sur le fonctionnement dans les systèmes multi-agents ouverts et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modèles de représentations, de requêtes et de raisonnement sur le fonctionnement des composants actifs pour l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sabouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolassabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7458-6732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070373736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211878885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140159233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche porte sur la simulation informatique du comportement humain et en particulier sur la représentation des mécanismes de raisonnement dans les interactions homme-homme, homme-agent ou agent-agent. Il se situe dans le domaine de l’Intelligence Artificielle et plus précisément dans le domaine des systèmes multi-agents et des agents autonomes. Les modèles que je développe avec mes doctorants et postdoctorants sont utilisés dans deux principaux domaines : la simulation multiagent de collectifs humains (voir par exemple le projet SMACH avec EDF R&D sur la simulation de l’activité humaine en relation avec la consommation énergétique), et les agents conversationnels animés et expressifs (voir par exemple le projet ANR CoPains ou les collaborations avec l'entreprise DAVI).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (166)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of strongly coupling human activity, appliance use and electricity tariffs for load curve simulation in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moussawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Building Performance Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2025.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic objective metric for the optimization of nonverbal behavior generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3717511.3749302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation of Violence Emergence in Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp 35-51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning for Persuasive Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Engineering Multi-Agent Systems (EMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71152-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sourced data and agent-based approach for complementing Time Use Surveys in the context of residential human activity and load curve simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.269-274, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulation of Human Activity for Residential Electrical Load and Demand Forecasting and its Application to Electric Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un agent motivationnel pour soutenir le changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451148.3458647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based simulation of human activity for building and urban scale assessment of residential load curves and energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.3457 - 3464, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate virtual counselor for a better user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Virtual Agents (ACM IVA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow (en ligne), United Kingdom. pp.16, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383652.3423859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la modélisation multi-agent dans la prédiction de la consommation d'énergie des bâtiments résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference of International Building Performance Simulation Association (IBPSA-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conseillère virtuelle intime pour une meilleure expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, 2020, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de l'autoconsommation collective en relation avec l'activité des foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Multi-Agent Simulation of Human Activity in Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avilà, Spain. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24209-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co Simulation Of Photovoltaic Power Generation And Human Activity For Smart Building Energy Management And Energy Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference (BS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2019.210749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la fiction dépasse la réalité : Influence de la nature humaine ou virtuelle de l'interlocuteur sur la perception d'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression verbale des tendances à l'action en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de négociation collaborative basé sur la relation de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess my power: A computational model to simulate the behavior of a partner in the context of collaborative negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : a Formal Model of Action Tendencies in Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : Modèle formel des tendances à l'action pour les agents conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Intimacy, this little something between us A study about Human perception of intimate behaviors in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Virtual Agents (ACM IVA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sidney, Australia. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Power in Collaborative Negotiation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Aug 2017, Stockholm, Sweden. pp.259-272, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler l’activité humaine en combinant un système multi-agent avec des approches statistiques basées sur les « enquêtes emploi du temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempé François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Use Surveys in Multi Agent Based Simulations of Human Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errare Humanum Est &amp;quot; : simulation of communication error among a virtual team in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Palo Alto, CA, United States. pp.344-350, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de dynamiques d'attitudes basée sur des données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des erreurs de communication au sein d'une équipe d'agents virtuels en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prendre en compte les relations interpersonnelles dans les stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de simulations multi-agents à l'aide d'une méthode semi-automatique d'analyse du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multi-agents de l'activité humaine : application dans le contexte énergétique résidentiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Socially Adaptive Virtual Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Intelligent Virtual Agents (IVA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21996-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Field Data to Attitude Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA, Sep 2015, Groningen, Netherlands. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les expertises au sein d'une simulation multi-agent multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Human Activity Related to Residential Energy Consumption Using Multi-Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Multi-Agent Simulations through a Participatory Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1683-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for a Socially Adaptive Virtual Recruiter in Job Interview Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Intelligent Digital Games for Empowerment and Inclusion at IUI 2015 (IDGEI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de plans dans les HTNs réactifs en utilisant la planification symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for semi-automatic explicitation of agent's behavior: application to the study of an immersive driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Model for Multi-Agent Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and ARTificial intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems. AAMAS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender on Presence and Virtual Driver Perception in Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris - La Défense, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle logique de théorie de l'esprit pour un agent virtuel dans le contexte de simulation d'entretien d'embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference 2014 - 10th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.612-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic intentions based on an affective model and a simple theory of mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-niveau pour simuler l'activité humaine dans le contexte de la consommation énergétique résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact des croyances et de la communication sur la formation et la dynamique des attitudes : une approche multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1500.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intentions based on an Affective Model and a simple Theory of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '14 - international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting social cues to generate credible affective reactions of virtual job interviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Digital Games for Empowerment and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of a BDI-based theory of Mind model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Leo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium (STO-MP-SAS-105 - Information Operations for Influence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amersfoort, Netherlands. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14339/STO-MP-SAS-105-11-docx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS-14. Fifth World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des comportements agents par agrégation aux comportements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme / Valence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s Afraid of Job Interviews? Definitely a Question for User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaśka Porayska-Pomsta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on User Modeling, Adaptation, and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.411-422, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social training games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Intelligent Digital Games for Empowerment and Inclusion (IDGEI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO STO, Jan 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Behavior Semi-automatic Analysis through Their Comparison to Human Behavior Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Virtual Agents (IVA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, MA, United States. pp 154-163, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Simuler l'activité humaine pour limiter les pics de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating household activities to lower consumption peaks (Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.1349-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Semantic Representation of an Urban Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mémoire pour l'apprentissage de communication dans un SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS framework: intelligent virtual agents for social coaching in job interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment (ACE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the COR-E Computational Model for Affective Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating human activities to investigate household energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and ARTificial intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de comportements pour l'étude de la crédibilité des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information sémantique pour la simulation d'un environnement virtuel sémantique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances IC'12 (Démonstration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Oriented Programming: Computational Abstractions for AI Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Florida Artificial Intelligence Research Society Conference (FLAIRS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marco Island, Florida, United States. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Communication in a Multi-Agent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.240-243, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From socio-emotional scenarios to expressive virtual narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI), Workshop on Affective Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACI.2011.5953151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Affective Behaviours : an Approach Based on the COR Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Affective Computing and Intelligent Interaction, ACII 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.457-466, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de déplacements en milieu urbain à l'aide d'un module sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simo Kanmeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Orientée Émotion (EOP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité humaine afin de réduire la consommation électrique de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dix-huitième édition des Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la mémoire des agents en utilisant des FMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of humans' activity for learning the behaviors of electrical appliances in an intelligent ambiant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, ON, Canada. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Composition Handling User Constraints: Towards a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Information Integration and Web-based Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la description de scénarios socio-émotionnels au narrateur virtuel expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Francophone sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de conservation des ressources pour la génération de comportements affectifs chez les agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition in Ambient Intelligence Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bangalore, India. pp.411-418, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2009.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE: an Open Source Socio-Emotional simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Virtual Characters' Emotions and Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des protocoles d'interaction et de la mémoire pour l'apprentissage par renforcement d'actes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI’09 - Cinquièmes Journées Francophones MODÈLES FORMELS de l’INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communication protocol for semantic heterogeneity with incomplete ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1187-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1123-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction pour des agents sémantiquement hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness measure using object properties in an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.681-694, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88564-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness in semantic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.727-728, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation d'une mesure de degré de relation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur les mesures de similarité sémantique - EGC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.524-525, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85483-8_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journées Francophones des Modèles Formels de l'Interaction (MFI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance genericity in natural language command interpretation using introspection and ontologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Speech Technology and Human - Computer Dialogue (SpeD07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Iasi, Romania. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Exceptional Situations with a Model of Expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Computational Logics in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Entertainment Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de relation sémantique dans une ontologie pour la commande en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007 - IC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Intrusions in Agent System by Means of Exception Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pechoucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Industrial Applications of Holonic and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74481-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générique pour l'interprétation de commandes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.749-750, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74889-2_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user's commands using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2007 (CHAA07, IAT07 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, CA United States. pp.325-328, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2007.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination in Introspective MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, CA, United States. pp.412-415, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2007.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'agents introspectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Exceptions in Agent-Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.161-174, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition and Selection though an Agent Interaction Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Composition of the International Conference on Intelligent Agent Technology (IAT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Interaction Protocol for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. pp.275-284, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Agent Technology 2006 (IAT06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'interaction pour la composition de services dans l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic natural language command interpretation in ontology-based dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2006 (CHAA06, IAT06 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Exception Handling for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.41-56, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Web Service Selection and Composition: An Approach based on Agent Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chicago, Illinois, United States. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11948148_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interprétation générique de commandes en langue naturelle dans les systèmes de dialogues à base d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Deuxieme Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.106-123, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Semantic Web Services Composition Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWS 2005 - 1st International Workshop on Context for Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2005 - 3rd European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.270-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle formel d'interactions intégrant l'écoute flottante pour les systèmes multiagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes journées francophones Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhearing and Direct Interactions: Point of View of an Active Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4MAS 2005 - 2nd International Workshop Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.121-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678809_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer des agents assistants interopérables dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes Journées Francophones des Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Assistant Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMT 2005 - IEEE Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kagawa, Japan. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMT.2005.1505377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oversensing with a softbody in the environment - Another dimension of observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Others from Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de composants logiciels réflexifs et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Megève, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en langage naturel d'agents VDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA'01 - Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound: An Agent-Specific Design Pattern and its Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies Workshop@OOPSLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound Interaction and Overhearing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAW 2004 - 5th International Workshop on Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.90-105, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Participative Personal Assistant Teams in Negotiation Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2004 - 7th Pacific Rim International Workshop on Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Auckland, New Zealand. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32128-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Interactions about Actions for Active and Semantic Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web Services at the 3rd International Semantic Web Conference (ISWC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Hiroshima, Japan. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation de services pour le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2004 - 14ème conférence Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Semantic Web Services: A programming model for agents in the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2003 - 1st European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPACK : un modèle intégrateur d’agent pour la génération de comportements induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of collective self-consumption: Impacts of storage systems and large-scale energy exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.111543. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de différentes configurations d'autoconsommation collective de l'énergie à l'échelle du quartier à l'aide de la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Albouys Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.477-499. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un agent virtuel pour l’accueil des visiteurs en office de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.IN250 v1. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual tourist counselor expressing intimacy behaviors: A new perspective to create emotion in visitors and offer them a better user experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102612. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual intimacy in human-embodied conversational agent interactions: the influence of multimodality on its perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-020-00337-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimacy perception : Does the artificial or human nature of the interlocutor matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102464. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2020.102464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'activité humaine : une étude sur le réalisme multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.197-221. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.197-221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation de l’activité humaine à la modélisation pour la simulation sociale : entre réalisme et fécondité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3106. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Beliefs to Attitudes: Polias, a Model of Attitude Dynamics Based on Cognitive Modeling and Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et calibration des comportements des agents pour les simulations immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ( 1), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.32.111-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une collaboration socio­-affective entre une personne et le robot Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Etre avec les robots humanoîdes. Relation. Réciprocité. Réceptivité ?, 2 ( 1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l'émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477-501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l’émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477 - 501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.159-188. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.159-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de coordination d'agents introspectifs pour la chorégraphie dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.47-79. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.47-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-2008-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Exception Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.267-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2008.019420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Environment for Mutli-Agent Systems, Survey and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Dyke Parunak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle n'est pas une question technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 2023, 978-2-8159-5422-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367524357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2019, 9782340030954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Artificial Intelligence Can Do and What It Cannot Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-192, 2022, Progress in IS, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90192-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 28es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de perception multi-sens pour des agents dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I've Got the Power's Value! A Computational Model to Evaluate the Interlocutor's Behaviors in Collaborative Negotiation Socially Interactive Agents Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Foundation for Autonomous Agents and Multiagent Systems. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockhlom, Sweden. Proc. of the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018), M. Dastani, G. Sukthankar, E. André, S. Koenig (eds.), July 10–15, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie de services pour la représentation de la sémantique d'un environnement virtuel urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sur le fonctionnement dans les systèmes multi-agents ouverts et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modèles de représentations, de requêtes et de raisonnement sur le fonctionnement des composants actifs pour l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D723BA"/>
+    <w:nsid w:val="15EE6A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassabouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7458-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070373736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211878885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140159233" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Semp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand-Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moussawel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71152-7_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30273" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1512" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195527v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383652.3423859" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albouys-Perrois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haradji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210749" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Yacoubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267884" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semp&#233; Fran&#231;ois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-L&#233;o Brousmiche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21996-7_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511333v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prenot-Guinard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paletta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2832932.2832949" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159551v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062385v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkaid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1500.3846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-Leo Brousmiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Damian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513018v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066247v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#347;ka Porayska-Pomsta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_37" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Amouroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Harkouken" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852258v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Hoet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Semp&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.125" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Miletitch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACI.2011.5953151" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simo Kanmeugne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00634799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291399v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boustil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Ramdane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967647" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616566v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295330v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Chikhaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2009.16" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298805v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349521" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349428" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349342" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88564-1_43" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-727" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Platon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74481-8_16" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPJR94PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2007.100" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.73" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4577R75K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6G3QNSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.62" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351119v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060652" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351279v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.70" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.75" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338565v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11948148_49" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351281v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809_8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-60RQ990G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492614v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420343v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMT.2005.1505377" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420335v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503234v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pierson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503219v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503221v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8B5HQ3H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32128-6_14" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTPVV0N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499287v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in250" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111543" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albouys Perrois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Haradji" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schumann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.40" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102612" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00337-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195522v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102464" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195490v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3106" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.197-221" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477222v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3161" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.477-501" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7303F0197BB8FCC1E624AE3BF731F565F5E9293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793284v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Miletitch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169935v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.159-188" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D12BA0C629E3EC26977F5F4024F5320B323DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169824v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.47-79" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD524A798591C8F90E95B18B82276B6F1AF5F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2008-0129" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2008.019420" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9000-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442782v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Understanding-Artificial-Intelligence/Sabouret/p/book/9780367524357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04573992v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90192-9_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903995v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464188v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193350v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002979v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassabouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7458-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070373736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211878885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140159233" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Semp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand-Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moussawel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71152-7_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1512" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383652.3423859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195527v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albouys-Perrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haradji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Yacoubi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semp&#233; Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-L&#233;o Brousmiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21996-7_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511333v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prenot-Guinard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paletta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2832932.2832949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1500.3846" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Damian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-Leo Brousmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14339/STO-MP-SAS-105-11-docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066247v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#347;ka Porayska-Pomsta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_37" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062385v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Amouroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852258v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Harkouken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Hoet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Semp&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.125" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Miletitch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACI.2011.5953151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simo Kanmeugne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00634799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.283" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boustil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Ramdane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967647" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297408v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Chikhaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2009.16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349521" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349428" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349342" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88564-1_43" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-727" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311717v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Platon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379231v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74481-8_16" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPJR94PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2007.100" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.73" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6G3QNSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.62" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060652" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351279v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.70" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338567v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.75" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351286v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338565v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11948148_49" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4577R75K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809_8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-60RQ990G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMT.2005.1505377" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420335v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503221v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8B5HQ3H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32128-6_14" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTPVV0N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503234v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pierson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111543" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195521v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albouys Perrois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Haradji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schumann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.40" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442762v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in250" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102612" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00337-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195522v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102464" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.197-221" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3106" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477222v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3161" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.477-501" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7303F0197BB8FCC1E624AE3BF731F565F5E9293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793284v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Miletitch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169935v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.159-188" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D12BA0C629E3EC26977F5F4024F5320B323DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.47-79" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD524A798591C8F90E95B18B82276B6F1AF5F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2008-0129" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2008.019420" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9000-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442782v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Understanding-Artificial-Intelligence/Sabouret/p/book/9780367524357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90192-9_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04573992v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903995v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464188v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193350v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002979v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>