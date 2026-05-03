--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sabouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolassabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7458-6732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070373736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211878885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140159233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche porte sur la simulation informatique du comportement humain et en particulier sur la représentation des mécanismes de raisonnement dans les interactions homme-homme, homme-agent ou agent-agent. Il se situe dans le domaine de l’Intelligence Artificielle et plus précisément dans le domaine des systèmes multi-agents et des agents autonomes. Les modèles que je développe avec mes doctorants et postdoctorants sont utilisés dans deux principaux domaines : la simulation multiagent de collectifs humains (voir par exemple le projet SMACH avec EDF R&D sur la simulation de l’activité humaine en relation avec la consommation énergétique), et les agents conversationnels animés et expressifs (voir par exemple le projet ANR CoPains ou les collaborations avec l'entreprise DAVI).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (166)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of strongly coupling human activity, appliance use and electricity tariffs for load curve simulation in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moussawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Building Performance Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2025.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic objective metric for the optimization of nonverbal behavior generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3717511.3749302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation of Violence Emergence in Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp 35-51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning for Persuasive Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Engineering Multi-Agent Systems (EMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71152-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sourced data and agent-based approach for complementing Time Use Surveys in the context of residential human activity and load curve simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.269-274, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulation of Human Activity for Residential Electrical Load and Demand Forecasting and its Application to Electric Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un agent motivationnel pour soutenir le changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451148.3458647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based simulation of human activity for building and urban scale assessment of residential load curves and energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.3457 - 3464, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate virtual counselor for a better user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Virtual Agents (ACM IVA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow (en ligne), United Kingdom. pp.16, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383652.3423859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la modélisation multi-agent dans la prédiction de la consommation d'énergie des bâtiments résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference of International Building Performance Simulation Association (IBPSA-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conseillère virtuelle intime pour une meilleure expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, 2020, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de l'autoconsommation collective en relation avec l'activité des foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Multi-Agent Simulation of Human Activity in Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avilà, Spain. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24209-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co Simulation Of Photovoltaic Power Generation And Human Activity For Smart Building Energy Management And Energy Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference (BS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2019.210749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la fiction dépasse la réalité : Influence de la nature humaine ou virtuelle de l'interlocuteur sur la perception d'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression verbale des tendances à l'action en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de négociation collaborative basé sur la relation de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess my power: A computational model to simulate the behavior of a partner in the context of collaborative negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : a Formal Model of Action Tendencies in Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : Modèle formel des tendances à l'action pour les agents conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Intimacy, this little something between us A study about Human perception of intimate behaviors in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Virtual Agents (ACM IVA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sidney, Australia. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Power in Collaborative Negotiation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Aug 2017, Stockholm, Sweden. pp.259-272, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler l’activité humaine en combinant un système multi-agent avec des approches statistiques basées sur les « enquêtes emploi du temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempé François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Use Surveys in Multi Agent Based Simulations of Human Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errare Humanum Est &amp;quot; : simulation of communication error among a virtual team in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Palo Alto, CA, United States. pp.344-350, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de dynamiques d'attitudes basée sur des données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des erreurs de communication au sein d'une équipe d'agents virtuels en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prendre en compte les relations interpersonnelles dans les stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de simulations multi-agents à l'aide d'une méthode semi-automatique d'analyse du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multi-agents de l'activité humaine : application dans le contexte énergétique résidentiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Socially Adaptive Virtual Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Intelligent Virtual Agents (IVA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21996-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Field Data to Attitude Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA, Sep 2015, Groningen, Netherlands. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les expertises au sein d'une simulation multi-agent multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Human Activity Related to Residential Energy Consumption Using Multi-Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Multi-Agent Simulations through a Participatory Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1683-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for a Socially Adaptive Virtual Recruiter in Job Interview Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Intelligent Digital Games for Empowerment and Inclusion at IUI 2015 (IDGEI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de plans dans les HTNs réactifs en utilisant la planification symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for semi-automatic explicitation of agent's behavior: application to the study of an immersive driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Model for Multi-Agent Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and ARTificial intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems. AAMAS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender on Presence and Virtual Driver Perception in Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris - La Défense, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle logique de théorie de l'esprit pour un agent virtuel dans le contexte de simulation d'entretien d'embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference 2014 - 10th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.612-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic intentions based on an affective model and a simple theory of mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-niveau pour simuler l'activité humaine dans le contexte de la consommation énergétique résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact des croyances et de la communication sur la formation et la dynamique des attitudes : une approche multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1500.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intentions based on an Affective Model and a simple Theory of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '14 - international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting social cues to generate credible affective reactions of virtual job interviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Digital Games for Empowerment and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of a BDI-based theory of Mind model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Leo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium (STO-MP-SAS-105 - Information Operations for Influence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amersfoort, Netherlands. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14339/STO-MP-SAS-105-11-docx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS-14. Fifth World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des comportements agents par agrégation aux comportements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme / Valence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s Afraid of Job Interviews? Definitely a Question for User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaśka Porayska-Pomsta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on User Modeling, Adaptation, and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.411-422, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social training games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Intelligent Digital Games for Empowerment and Inclusion (IDGEI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO STO, Jan 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Behavior Semi-automatic Analysis through Their Comparison to Human Behavior Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Virtual Agents (IVA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, MA, United States. pp 154-163, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Simuler l'activité humaine pour limiter les pics de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating household activities to lower consumption peaks (Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.1349-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Semantic Representation of an Urban Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mémoire pour l'apprentissage de communication dans un SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS framework: intelligent virtual agents for social coaching in job interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment (ACE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the COR-E Computational Model for Affective Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating human activities to investigate household energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and ARTificial intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de comportements pour l'étude de la crédibilité des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information sémantique pour la simulation d'un environnement virtuel sémantique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances IC'12 (Démonstration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Oriented Programming: Computational Abstractions for AI Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Florida Artificial Intelligence Research Society Conference (FLAIRS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marco Island, Florida, United States. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Communication in a Multi-Agent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.240-243, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From socio-emotional scenarios to expressive virtual narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI), Workshop on Affective Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACI.2011.5953151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Affective Behaviours : an Approach Based on the COR Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Affective Computing and Intelligent Interaction, ACII 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.457-466, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de déplacements en milieu urbain à l'aide d'un module sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simo Kanmeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Orientée Émotion (EOP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité humaine afin de réduire la consommation électrique de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dix-huitième édition des Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la mémoire des agents en utilisant des FMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of humans' activity for learning the behaviors of electrical appliances in an intelligent ambiant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, ON, Canada. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Composition Handling User Constraints: Towards a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Information Integration and Web-based Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la description de scénarios socio-émotionnels au narrateur virtuel expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Francophone sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de conservation des ressources pour la génération de comportements affectifs chez les agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition in Ambient Intelligence Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bangalore, India. pp.411-418, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2009.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE: an Open Source Socio-Emotional simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Virtual Characters' Emotions and Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des protocoles d'interaction et de la mémoire pour l'apprentissage par renforcement d'actes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI’09 - Cinquièmes Journées Francophones MODÈLES FORMELS de l’INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communication protocol for semantic heterogeneity with incomplete ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1187-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1123-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction pour des agents sémantiquement hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness measure using object properties in an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.681-694, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88564-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness in semantic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.727-728, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation d'une mesure de degré de relation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur les mesures de similarité sémantique - EGC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.524-525, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85483-8_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journées Francophones des Modèles Formels de l'Interaction (MFI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance genericity in natural language command interpretation using introspection and ontologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Speech Technology and Human - Computer Dialogue (SpeD07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Iasi, Romania. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Exceptional Situations with a Model of Expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Computational Logics in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Entertainment Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de relation sémantique dans une ontologie pour la commande en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007 - IC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Intrusions in Agent System by Means of Exception Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pechoucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Industrial Applications of Holonic and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74481-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générique pour l'interprétation de commandes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.749-750, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74889-2_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user's commands using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2007 (CHAA07, IAT07 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, CA United States. pp.325-328, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2007.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination in Introspective MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, CA, United States. pp.412-415, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2007.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'agents introspectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Exceptions in Agent-Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.161-174, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition and Selection though an Agent Interaction Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Composition of the International Conference on Intelligent Agent Technology (IAT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Interaction Protocol for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. pp.275-284, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Agent Technology 2006 (IAT06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'interaction pour la composition de services dans l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic natural language command interpretation in ontology-based dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2006 (CHAA06, IAT06 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Exception Handling for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.41-56, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Web Service Selection and Composition: An Approach based on Agent Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chicago, Illinois, United States. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11948148_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interprétation générique de commandes en langue naturelle dans les systèmes de dialogues à base d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Deuxieme Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.106-123, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Semantic Web Services Composition Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWS 2005 - 1st International Workshop on Context for Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2005 - 3rd European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.270-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle formel d'interactions intégrant l'écoute flottante pour les systèmes multiagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes journées francophones Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhearing and Direct Interactions: Point of View of an Active Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4MAS 2005 - 2nd International Workshop Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.121-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678809_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer des agents assistants interopérables dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes Journées Francophones des Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Assistant Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMT 2005 - IEEE Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kagawa, Japan. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMT.2005.1505377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oversensing with a softbody in the environment - Another dimension of observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Others from Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de composants logiciels réflexifs et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Megève, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en langage naturel d'agents VDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA'01 - Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound: An Agent-Specific Design Pattern and its Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies Workshop@OOPSLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound Interaction and Overhearing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAW 2004 - 5th International Workshop on Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.90-105, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Participative Personal Assistant Teams in Negotiation Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2004 - 7th Pacific Rim International Workshop on Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Auckland, New Zealand. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32128-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Interactions about Actions for Active and Semantic Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web Services at the 3rd International Semantic Web Conference (ISWC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Hiroshima, Japan. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation de services pour le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2004 - 14ème conférence Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Semantic Web Services: A programming model for agents in the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2003 - 1st European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPACK : un modèle intégrateur d’agent pour la génération de comportements induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of collective self-consumption: Impacts of storage systems and large-scale energy exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.111543. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de différentes configurations d'autoconsommation collective de l'énergie à l'échelle du quartier à l'aide de la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Albouys Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.477-499. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un agent virtuel pour l’accueil des visiteurs en office de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.IN250 v1. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual tourist counselor expressing intimacy behaviors: A new perspective to create emotion in visitors and offer them a better user experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102612. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual intimacy in human-embodied conversational agent interactions: the influence of multimodality on its perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-020-00337-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimacy perception : Does the artificial or human nature of the interlocutor matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102464. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2020.102464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'activité humaine : une étude sur le réalisme multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.197-221. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.197-221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation de l’activité humaine à la modélisation pour la simulation sociale : entre réalisme et fécondité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3106. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Beliefs to Attitudes: Polias, a Model of Attitude Dynamics Based on Cognitive Modeling and Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et calibration des comportements des agents pour les simulations immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ( 1), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.32.111-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une collaboration socio­-affective entre une personne et le robot Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Etre avec les robots humanoîdes. Relation. Réciprocité. Réceptivité ?, 2 ( 1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l'émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477-501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l’émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477 - 501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.159-188. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.159-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de coordination d'agents introspectifs pour la chorégraphie dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.47-79. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.47-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-2008-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Exception Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.267-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2008.019420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Environment for Mutli-Agent Systems, Survey and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Dyke Parunak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle n'est pas une question technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 2023, 978-2-8159-5422-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367524357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2019, 9782340030954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Artificial Intelligence Can Do and What It Cannot Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-192, 2022, Progress in IS, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90192-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 28es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de perception multi-sens pour des agents dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I've Got the Power's Value! A Computational Model to Evaluate the Interlocutor's Behaviors in Collaborative Negotiation Socially Interactive Agents Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Foundation for Autonomous Agents and Multiagent Systems. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockhlom, Sweden. Proc. of the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018), M. Dastani, G. Sukthankar, E. André, S. Koenig (eds.), July 10–15, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie de services pour la représentation de la sémantique d'un environnement virtuel urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sur le fonctionnement dans les systèmes multi-agents ouverts et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modèles de représentations, de requêtes et de raisonnement sur le fonctionnement des composants actifs pour l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sabouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolassabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7458-6732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070373736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211878885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140159233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche porte sur la simulation informatique du comportement humain et en particulier sur la représentation des mécanismes de raisonnement dans les interactions homme-homme, homme-agent ou agent-agent. Il se situe dans le domaine de l’Intelligence Artificielle et plus précisément dans le domaine des systèmes multi-agents et des agents autonomes. Les modèles que je développe avec mes doctorants et postdoctorants sont utilisés dans deux principaux domaines : la simulation multiagent de collectifs humains (voir par exemple le projet SMACH avec EDF R&D sur la simulation de l’activité humaine en relation avec la consommation énergétique), et les agents conversationnels animés et expressifs (voir par exemple le projet ANR CoPains ou les collaborations avec l'entreprise DAVI).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (166)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic objective metric for the optimization of nonverbal behavior generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3717511.3749302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of strongly coupling human activity, appliance use and electricity tariffs for load curve simulation in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moussawel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA - 18th International Building Performance Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2025.1324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An incremental diagnosis algorithm of human erroneous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55245-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of embodiment on intimacy perception in a multiparty collaborative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA ’24), ACE Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation of Violence Emergence in Protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human and Artificial Rationalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp 35-51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning for Persuasive Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Engineering Multi-Agent Systems (EMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71152-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing gender bias in the non-verbal behaviors of generative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Armando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first workshop on Discrimination at the International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict management training in the workplace through simulation with socio-affective embodied conversational agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of gender bias in automatic facial non-verbal behaviors generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '24: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose Costa Rica, France. pp.284-292, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of synchronized and believable non-verbal facial behaviors of a talking virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual coach with more or less empathy: impact on older adults' engagement to exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sourced data and agent-based approach for complementing Time Use Surveys in the context of residential human activity and load curve simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2023.1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du décor revisité : un modèle logique pour le diagnostic d'erreurs humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.269-274, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Planning in Motivational Interviewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Fernandez Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Feb 2022, Online, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching cognitive biases in an erroneous decision making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia. pp.3121-3127, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Simulation of Human Activity for Residential Electrical Load and Demand Forecasting and its Application to Electric Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un agent motivationnel pour soutenir le changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451148.3458647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer les biais cognitifs dans un processus de prise de décision erroné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based simulation of human activity for building and urban scale assessment of residential load curves and energy use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium. pp.3457 - 3464, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2021.30273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer les biais cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate virtual counselor for a better user experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Virtual Agents (ACM IVA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow (en ligne), United Kingdom. pp.16, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3383652.3423859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la modélisation multi-agent dans la prédiction de la consommation d'énergie des bâtiments résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference of International Building Performance Simulation Association (IBPSA-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conseillère virtuelle intime pour une meilleure expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop sur les Affects, Compagnons Artificiels et Interactions (WACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, 2020, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Multi-Agent Simulation of Human Activity in Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avilà, Spain. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24209-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de l'autoconsommation collective en relation avec l'activité des foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co Simulation Of Photovoltaic Power Generation And Human Activity For Smart Building Energy Management And Energy Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Inard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference (BS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26868/25222708.2019.210749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la fiction dépasse la réalité : Influence de la nature humaine ou virtuelle de l'interlocuteur sur la perception d'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guess my power: A computational model to simulate the behavior of a partner in the context of collaborative negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression verbale des tendances à l'action en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de négociation collaborative basé sur la relation de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : a Formal Model of Action Tendencies in Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEATIME : Modèle formel des tendances à l'action pour les agents conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Intimacy, this little something between us A study about Human perception of intimate behaviors in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Intelligent Virtual Agents (ACM IVA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sidney, Australia. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267851.3267884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Power in Collaborative Negotiation Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Aug 2017, Stockholm, Sweden. pp.259-272, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler l’activité humaine en combinant un système multi-agent avec des approches statistiques basées sur les « enquêtes emploi du temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sempé François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Time-Use Surveys in Multi Agent Based Simulations of Human Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errare Humanum Est &amp;quot; : simulation of communication error among a virtual team in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Palo Alto, CA, United States. pp.344-350, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des erreurs de communication au sein d'une équipe d'agents virtuels en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agent de dynamiques d'attitudes basée sur des données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Oct 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour prendre en compte les relations interpersonnelles dans les stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les expertises au sein d'une simulation multi-agent multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Human Activity Related to Residential Energy Consumption Using Multi-Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and ARTificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Field Data to Attitude Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSA, Sep 2015, Groningen, Netherlands. pp.1 - 14, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47253-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations multi-agents de l'activité humaine : application dans le contexte énergétique résidentiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de simulations multi-agents à l'aide d'une méthode semi-automatique d'analyse du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Socially Adaptive Virtual Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Intelligent Virtual Agents (IVA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21996-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of Multi-Agent Simulations through a Participatory Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1683-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent User Interfaces in Digital Games for Empowerment and Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Advances in Computer Entertainment Technology - ACE'15'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Iskandar, Malaysia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2832932.2832949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for a Socially Adaptive Virtual Recruiter in Job Interview Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Workshop on Intelligent Digital Games for Empowerment and Inclusion at IUI 2015 (IDGEI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparation de plans dans les HTNs réactifs en utilisant la planification symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multi-niveau pour simuler l'activité humaine dans le contexte de la consommation énergétique résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact des croyances et de la communication sur la formation et la dynamique des attitudes : une approche multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1500.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intentions based on an Affective Model and a simple Theory of Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '14 - international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems. AAMAS '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Gender on Presence and Virtual Driver Perception in Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris - La Défense, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle logique de théorie de l'esprit pour un agent virtuel dans le contexte de simulation d'entretien d'embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Simulation Conference 2014 - 10th European Social Simulation Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.612-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic intentions based on an affective model and a simple theory of mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for semi-automatic explicitation of agent's behavior: application to the study of an immersive driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Level Model for Multi-Agent Based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and ARTificial intelligence (ICAART 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of beliefs and communication on attitude dynamics: a cognitive agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting social cues to generate credible affective reactions of virtual job interviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Digital Games for Empowerment and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective evaluation of a BDI-based theory of Mind model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Leo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium (STO-MP-SAS-105 - Information Operations for Influence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amersfoort, Netherlands. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14339/STO-MP-SAS-105-11-docx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on communication and attitude dynamics: an agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS-14. Fifth World Congress on Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des comportements agents par agrégation aux comportements humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme / Valence, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066247v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who’s Afraid of Job Interviews? Definitely a Question for User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaśka Porayska-Pomsta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionut Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference on User Modeling, Adaptation, and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.411-422, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social coaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazaël Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing social attitudes in virtual agents for social training games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Intelligent Digital Games for Empowerment and Inclusion (IDGEI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of combat and influence actions on population attitudes towards forces: An agent-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO STO System Analysis and Studies Panel (SAS) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO STO, Jan 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents Behavior Semi-automatic Analysis through Their Comparison to Human Behavior Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Intelligent Virtual Agents (IVA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, MA, United States. pp 154-163, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS Framework: Intelligent Virtual Agents for Social Coaching in Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE 2013: Advances in Computer Entertainment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Boekelo, Netherlands. pp.476-491, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03161-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Semantic Representation of an Urban Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating household activities to lower consumption peaks (Demonstration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, MN, United States. pp.1349-1350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMACH : Simuler l'activité humaine pour limiter les pics de consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mémoire pour l'apprentissage de communication dans un SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TARDIS framework: intelligent virtual agents for social coaching in job interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment (ACE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the COR-E Computational Model for Affective Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de comportements pour l'étude de la crédibilité des agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones des Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating human activities to investigate household energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and ARTificial intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'information sémantique pour la simulation d'un environnement virtuel sémantique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances IC'12 (Démonstration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Oriented Programming: Computational Abstractions for AI Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Florida Artificial Intelligence Research Society Conference (FLAIRS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marco Island, Florida, United States. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From socio-emotional scenarios to expressive virtual narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI), Workshop on Affective Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACI.2011.5953151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning of Communication in a Multi-Agent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.240-243, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Affective Behaviours : an Approach Based on the COR Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Affective Computing and Intelligent Interaction, ACII 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, TN, United States. pp.457-466, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de déplacements en milieu urbain à l'aide d'un module sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simo Kanmeugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la mémoire des agents en utilisant des FMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of humans' activity for learning the behaviors of electrical appliances in an intelligent ambiant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, ON, Canada. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité humaine afin de réduire la consommation électrique de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dix-huitième édition des Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Orientée Émotion (EOP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Workshop sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Composition Handling User Constraints: Towards a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Boustil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM International Conference on Information Integration and Web-based Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.913-916, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967486.1967647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la description de scénarios socio-émotionnels au narrateur virtuel expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Francophone sur les Agents Conversationnels Animés (WACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de conservation des ressources pour la génération de comportements affectifs chez les agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Virtual Characters' Emotions and Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition in Ambient Intelligence Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bangalore, India. pp.411-418, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2009.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE: an Open Source Socio-Emotional simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des protocoles d'interaction et de la mémoire pour l'apprentissage par renforcement d'actes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI’09 - Cinquièmes Journées Francophones MODÈLES FORMELS de l’INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communication protocol for semantic heterogeneity with incomplete ontology alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1187-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-emotional model of impoliteness for Non-Player Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Autonomous Agents and Multiagent Systems (poster)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1123-1124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness measure using object properties in an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.681-694, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88564-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'interaction pour des agents sémantiquement hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.233-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic relatedness in semantic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.727-728, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'évaluation d'une mesure de degré de relation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur les mesures de similarité sémantique - EGC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient intelligence applications: Introducing the Campus framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Breitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, United Kingdom. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.524-525, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85483-8_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Intrusions in Agent System by Means of Exception Handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Pechoucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Industrial Applications of Holonic and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74481-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générique pour l'interprétation de commandes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance genericity in natural language command interpretation using introspection and ontologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Speech Technology and Human - Computer Dialogue (SpeD07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Iasi, Romania. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning on Exceptional Situations with a Model of Expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Computational Logics in Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Entertainment Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré de relation sémantique dans une ontologie pour la commande en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007 - IC2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Journées Francophones des Modèles Formels de l'Interaction (MFI'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.749-750, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74889-2_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling user's commands using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2007 (CHAA07, IAT07 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, CA United States. pp.325-328, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2007.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination d'agents introspectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination in Introspective MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, CA, United States. pp.412-415, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2007.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic natural language command interpretation in ontology-based dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communication between Human and Artificial Agents 2006 (CHAA06, IAT06 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'interaction pour la composition de services dans l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Exceptions in Agent-Oriented Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.161-174, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Service Composition and Selection though an Agent Interaction Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Composition of the International Conference on Intelligent Agent Technology (IAT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IATW.2006.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Agent Technology 2006 (IAT06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, Hong Kong SAR China. pp.146-153, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAT.2006.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Interaction Protocol for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Intelligent Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Athens, Greece. pp.275-284, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Exception Handling for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Shanghai, China. pp.41-56, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73131-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Web Service Selection and Composition: An Approach based on Agent Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Service Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Chicago, Illinois, United States. pp.515-521, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11948148_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une interprétation générique de commandes en langue naturelle dans les systèmes de dialogues à base d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Deuxieme Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.106-123, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71103-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle formel d'interactions intégrant l'écoute flottante pour les systèmes multiagents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes journées francophones Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhearing and Direct Interactions: Point of View of an Active Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4MAS 2005 - 2nd International Workshop Environments for Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.121-138, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678809_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Interactions in Multi-Agent Systems: Environment Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2005 - 3rd European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.270-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Semantic Web Services Composition Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWS 2005 - 1st International Workshop on Context for Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.33-41, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmer des agents assistants interopérables dans le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2005 - 3èmes Journées Francophones des Modèles Formels de l'Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Caen, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Interactions in Assistant Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMT 2005 - IEEE Active Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kagawa, Japan. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AMT.2005.1505377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oversensing with a softbody in the environment - Another dimension of observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Others from Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de composants logiciels réflexifs et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Megève, France. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en langage naturel d'agents VDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA'01 - Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound Interaction and Overhearing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAW 2004 - 5th International Workshop on Engineering Societies in the Agent World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.90-105, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-compound: An Agent-Specific Design Pattern and its Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies Workshop@OOPSLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Participative Personal Assistant Teams in Negotiation Support Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2004 - 7th Pacific Rim International Workshop on Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Auckland, New Zealand. pp.178-192, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-32128-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of Interactions about Actions for Active and Semantic Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web Services at the 3rd International Semantic Web Conference (ISWC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Hiroshima, Japan. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation de services pour le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2004 - 14ème conférence Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Semantic Web Services: A programming model for agents in the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2003 - 1st European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPACK : un modèle intégrateur d’agent pour la génération de comportements induits par des modèles cognitifs modulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35-62. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de différentes configurations d'autoconsommation collective de l'énergie à l'échelle du quartier à l'aide de la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Albouys Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.477-499. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation of collective self-consumption: Impacts of storage systems and large-scale energy exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Albouys-Perrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.111543. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un agent virtuel pour l’accueil des visiteurs en office de tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.IN250 v1. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Revision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Formal Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.isa-afp.org/entries/Belief_Revision.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual tourist counselor expressing intimacy behaviors: A new perspective to create emotion in visitors and offer them a better user experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102612. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual intimacy in human-embodied conversational agent interactions: the influence of multimodality on its perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-020-00337-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimacy perception : Does the artificial or human nature of the interlocutor matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.102464. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2020.102464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'activité humaine : une étude sur le réalisme multi-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.197-221. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.197-221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation de l’activité humaine à la modélisation pour la simulation sociale : entre réalisme et fécondité technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3106. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Beliefs to Attitudes: Polias, a Model of Attitude Dynamics Based on Cognitive Modeling and Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei-Léo Brousmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Kant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prenot-Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.2. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et calibration des comportements des agents pour les simulations immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Darty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 ( 1), pp.111-136. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.32.111-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la simulation de comportements émotionnels fondée sur la théorie de la conservation des ressources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Campano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne de Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.113-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une collaboration socio­-affective entre une personne et le robot Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Etre avec les robots humanoîdes. Relation. Réciprocité. Réceptivité ?, 2 ( 1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l'émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477-501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter l’émotion dans la narration automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Miletitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.477 - 501. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.477-501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement d'actes de communication dans un contexte multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Hoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.159-188. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.159-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corruble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de coordination d'agents introspectifs pour la chorégraphie dynamique de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.47-79. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.23.47-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic command interpretation algorithms for conversational agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-2008-0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Exception Management in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.267-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2008.019420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of the Environment for Mutli-Agent Systems, Survey and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Honiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Dyke Parunak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-006-9000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle n'est pas une question technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 2023, 978-2-8159-5422-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brunessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367524357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2019, 9782340030954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Artificial Intelligence Can Do and What It Cannot Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.183-192, 2022, Progress in IS, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90192-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing distributed and heterogeneous context for ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Viterbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Endler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Self Managing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall, pp.79-128, 2009, CRC Studies in Informatics Series, 9781420077711. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420077728.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 28es Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de perception multi-sens pour des agents dans un environnement virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan de Blauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I've Got the Power's Value! A Computational Model to Evaluate the Interlocutor's Behaviors in Collaborative Negotiation Socially Interactive Agents Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Foundation for Autonomous Agents and Multiagent Systems. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockhlom, Sweden. Proc. of the 17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018), M. Dastani, G. Sukthankar, E. André, S. Koenig (eds.), July 10–15, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie de services pour la représentation de la sémantique d'un environnement virtuel urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Harkouken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Donnart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sur le fonctionnement dans les systèmes multi-agents ouverts et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de commandes en langage naturel pour les agents conversationnels à base d'ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modèles de représentations, de requêtes et de raisonnement sur le fonctionnement des composants actifs pour l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15EE6A4F"/>
+    <w:nsid w:val="90EA35D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassabouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7458-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070373736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211878885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140159233" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Semp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand-Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moussawel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71152-7_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1512" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383652.3423859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195527v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albouys-Perrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haradji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Yacoubi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semp&#233; Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-L&#233;o Brousmiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21996-7_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511333v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prenot-Guinard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paletta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2832932.2832949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1500.3846" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738992v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Damian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-Leo Brousmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14339/STO-MP-SAS-105-11-docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066247v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#347;ka Porayska-Pomsta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_37" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062385v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Amouroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852258v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Harkouken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Hoet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Semp&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.125" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Miletitch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACI.2011.5953151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simo Kanmeugne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00634799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292235v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.283" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boustil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Ramdane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967647" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297408v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Chikhaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2009.16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298805v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349521" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349428" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349342" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88564-1_43" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-727" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311717v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Platon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379231v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74481-8_16" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPJR94PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2007.100" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.73" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311575v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6G3QNSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351118v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.62" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060652" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351279v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.70" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338567v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351282v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.75" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351286v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338565v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11948148_49" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4577R75K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493265v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493258v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809_8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-60RQ990G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMT.2005.1505377" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420335v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503221v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8B5HQ3H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32128-6_14" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTPVV0N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503234v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pierson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111543" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195521v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albouys Perrois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Haradji" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schumann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.40" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442762v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in250" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102612" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00337-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195522v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102464" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.197-221" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3106" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477222v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3161" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.477-501" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7303F0197BB8FCC1E624AE3BF731F565F5E9293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793284v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Miletitch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169935v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.159-188" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D12BA0C629E3EC26977F5F4024F5320B323DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169824v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.47-79" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD524A798591C8F90E95B18B82276B6F1AF5F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2008-0129" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2008.019420" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9000-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442782v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Understanding-Artificial-Intelligence/Sabouret/p/book/9780367524357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90192-9_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04573992v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903995v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464188v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193350v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002979v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassabouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7458-6732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070373736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211878885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140159233" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delbosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Semp&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand-Daubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moussawel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fouillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55245-8_4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosenberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71152-7_6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Armando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2023.1209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714884v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Fernandez Davila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1512" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458647" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383652.3423859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195527v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24209-1_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albouys-Perrois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haradji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Albouys-Perrois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Yacoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833464v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267851.3267884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semp&#233; Fran&#231;ois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-L&#233;o Brousmiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Kant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511333v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prenot-Guinard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47253-9_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Darty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Ben Youssef" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21996-7_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797774v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Schuller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paletta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2832932.2832949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schuller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1500.3846" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkaid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Damian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei-Leo Brousmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14339/STO-MP-SAS-105-11-docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066247v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#347;ka Porayska-Pomsta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rizzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_37" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelachaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062385v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Anderson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03161-3_35" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Harkouken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Amouroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Hoet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852256v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Semp&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Miletitch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACI.2011.5953151" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho&#235;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.125" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simo Kanmeugne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.283" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00634799v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292554v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Boustil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Ramdane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967647" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349428" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297408v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Chikhaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2009.16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298805v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349521" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349342" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88564-1_43" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-727" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Breitman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Endler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Charif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Platon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pechoucek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Honiden" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74481-8_16" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DPJR94PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311744v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2007.100" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311575v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.73" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.75" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338567v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6G3QNSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IATW.2006.62" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2006.70" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351119v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060652" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351286v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73131-3_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338565v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11948148_49" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71103-2_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4577R75K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493265v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493258v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678809_8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-60RQ990G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMT.2005.1505377" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420335v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8B5HQ3H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503219v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32128-6_14" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTPVV0N8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499287v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503234v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pierson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195521v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albouys Perrois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Haradji" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schumann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charrier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.40" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505248v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111543" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442762v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in250" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04495393v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195532v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102612" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00337-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195522v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2020.102464" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195487v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.197-221" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3106" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477222v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3161" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avril" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1758" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.477-501" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7303F0197BB8FCC1E624AE3BF731F565F5E9293/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793284v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Miletitch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169935v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.159-188" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3D12BA0C629E3EC26977F5F4024F5320B323DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169824v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.47-79" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD524A798591C8F90E95B18B82276B6F1AF5F48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2008-0129" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2008.019420" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Dyke Parunak" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-006-9000-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442782v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Understanding-Artificial-Intelligence/Sabouret/p/book/9780367524357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752148v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90192-9_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297914v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Viterbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420077728.ch4" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04573992v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903995v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464188v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193350v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002979v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>