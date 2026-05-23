--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">237434350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ejNg2J0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/N-2493-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -255,8548 +276,8548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimethyl sulfide transfers through closure during accelerated model wine ageing: proof-of-concept &amp; prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of driven fermentation of cacao in bioreactors on quality: Decoding the effect of temperature, mixing, and pH on metabolomic, sensory, and volatile profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Suc</w:t>
+                <w:t xml:space="preserve">Margareth Santander Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somaya Sachot</w:t>
+                <w:t xml:space="preserve">Laura Leguizamon Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galy</w:t>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Viviana Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101089⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.118313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376013v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining AcquireX™ data acquisition and Feature-Based Molecular Networking approach to deeply explore oxidation markers of condensed tannins after depolymerization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Veran</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
+                <w:t xml:space="preserve">Aude A Watrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144207⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058354v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of oenological oak tannin extracts by a multi-analytical approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion mobility spectrometry in cocoa polyphenol metabolomics workflow increases the resolution of molecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Watrelot</w:t>
+                <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Roland</w:t>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Sophie Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.2.8437⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.146178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082477v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion mobility spectrometry in cocoa polyphenol metabolomics workflow increases the resolution of molecular networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimethyl sulfide transfers through closure during accelerated model wine ageing: proof-of-concept &amp; prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Rémi de La Burgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaya Sachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146178⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314583v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHPLC-Q-Orbitrap metabolomics of Syrah red wines during bottle ageing: Molecular markers of evolution and cork permeability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining AcquireX™ data acquisition and Feature-Based Molecular Networking approach to deeply explore oxidation markers of condensed tannins after depolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 464, pp.141517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141517⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 483, pp.144207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772315v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oenological Performances of New White Grape Varieties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UHPLC-Q-Orbitrap metabolomics of Syrah red wines during bottle ageing: Molecular markers of evolution and cork permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïza Maçna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages11030090⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464, pp.141517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162461v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of driven fermentation of cacao in bioreactors on quality: Decoding the effect of temperature, mixing, and pH on metabolomic, sensory, and volatile profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
+                <w:t xml:space="preserve">Oenological Performances of New White Grape Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+                <w:t xml:space="preserve">Charlie Guittin-Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Viviana Zuluaga</w:t>
+                <w:t xml:space="preserve">Amélie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaya Sachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Maçna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118313⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages11030090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249253v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoa bean metabolomics reveals polyphenols as potential markers relating to fine dark chocolate color shades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1467282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Ultra-High-Performance Liquid Chromatography-Full-Scan High-Resolution Mass Spectrometry Method to Quantify Wine Polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aécio Luís de Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mps7050082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining sensory profiling and metabolomic approach to better understand the origins of bitter perception in faba bean (Vicia faba L. minor) fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Karolkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.100379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights on the Scalping Phenomenon of Volatile Sulphur Compounds on Micro-Agglomerated Wine Closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+                <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bouzidi</w:t>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213983v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shades of Fine Dark Chocolate Colors: Polyphenol Metabolomics and Molecular Networking to Enlighten the Brown from the Black</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costet</w:t>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13050667⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312157v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach Using UHPLC-HRMS to Unravel the Impact of Fermentation on Color and Phenolic Composition of Rosé Wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Shades of Fine Dark Chocolate Colors: Polyphenol Metabolomics and Molecular Networking to Enlighten the Brown from the Black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aecio Luís de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Fenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28155748⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13050667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189497v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Cork Closures Impacts on Dimethyl Sulfide (DMS) and Precursors (DMSP) Equilibrium of Different Shiraz Wines during Accelerated Bottle Ageing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach Using UHPLC-HRMS to Unravel the Impact of Fermentation on Color and Phenolic Composition of Rosé Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galy</w:t>
+                <w:t xml:space="preserve">Cécile Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Tixador</w:t>
+                <w:t xml:space="preserve">Gilles Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages9010015⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), pp.5748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28155748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303042v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on the Scalping Phenomenon of Volatile Sulphur Compounds on Micro-Agglomerated Wine Closures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Wine Cork Closures Impacts on Dimethyl Sulfide (DMS) and Precursors (DMSP) Equilibrium of Different Shiraz Wines during Accelerated Bottle Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages9010015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28135094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302933v1</w:t>
+                <w:t xml:space="preserve">hal-04303042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHPLC-Q-Orbitrap /MS2 identification of (+)-Catechin oxidation reaction dimeric products in red wines and grape seed extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Improved Analysis of Isomeric Polyphenol Dimers Using the 4th Dimension of Trapped Ion Mobility Spectrometry—Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aécio L de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saucier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132505⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672007v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method study of the impact of fermentation on the polyphenol composition and color of Grenache, Cinsault, and Syrah rosé wines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">UHPLC-Q-Orbitrap /MS2 identification of (+)-Catechin oxidation reaction dimeric products in red wines and grape seed extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Mouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 403, pp.134396. </w:t>
+              <w:t xml:space="preserve">, 2022, 382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831949v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-method study of the impact of fermentation on the polyphenol composition and color of Grenache, Cinsault, and Syrah rosé wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 403, pp.134396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697272v1</w:t>
+                <w:t xml:space="preserve">hal-03831949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the Color of Rosé Wines Using Polyphenol-Targeted Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leborgne</w:t>
+                <w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agota Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27041359⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.jkac103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630403v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Analysis of Isomeric Polyphenol Dimers Using the 4th Dimension of Trapped Ion Mobility Spectrometry—Mass Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elucidating the Color of Rosé Wines Using Polyphenol-Targeted Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Saucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (13), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134176⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27041359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839259v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-block classification of chocolate and cocoa samples into sensory poles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Biancolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Preys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 340, pp.127904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock analysis to relate polyphenol targeted mass spectrometry and sensory properties of chocolates and cocoa beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Preys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (8), pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo10080311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Discrimination of Chocolate Quality Based on Average-Mass-Spectra Fingerprints of Cocoa Polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdú-Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (9), pp.2723-2731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b06456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinetics of oxygen and SO 2 consumption by red wines. What do they tell about oxidation mechanisms and about changes in wine composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Carrascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación Fernandez-Zurbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 241, pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of new flavan-3-ol derivatives in fermented cocoa beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.207-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hydroxycinnamic derivatives in wines by UHPLC-MRM-MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Cultivar diversity of grape skin polyphenol composition and changes in response to drought investigated by LC-MS based metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0759-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837832v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar diversity of grape skin polyphenol composition and changes in response to drought investigated by LC-MS based metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of hydroxycinnamic derivatives in wines by UHPLC-MRM-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01826⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0759-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628673v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted filtering reduces the complexity of UHPLC-Orbitrap-HRMS data to decipher polyphenol polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa M. Lamuela-Raventos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 227, pp.255-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden face of wine polyphenol polymerization highlighted by high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa M. Lamuela-Raventos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (3), pp.336-339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.201700044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ? Partie 2/2 : Évolution au cours du stockage d’un vin rosé conditionné en bouteilles PET avec absorbeur d’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two shikimate dehydrogenases,VvSDH3andVvSDH4, are involved in gallic acid biosynthesis in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bontpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (11), pp.3537-3550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive investigation of guaiacyl-pyranoanthocyanin synthesis by one-/two-dimensional NMR and UPLC–DAD–ESI–MSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdú-Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayla Ferreira-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 199, pp.902-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, identification, and structure elucidation of adducts formed by reactions of hydroxycinnamic acids with glutathione or cysteinylglycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayla Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79 (9), pp.2211-2222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust UHPLC-MRM-MS method to characterize and quantify grape skin tannins after chemical depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (10), 13 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21101409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Method To Quantify GSH, GSSG, GRP, and Hydroxycinnamic Acids in Wines by UPLC-MRM-MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La couleur des vins rosés : apports de la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 272, pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837727v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le polyéthylène téréphtalate, un emballage pour le vin ? Partie 1/2 : propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ? Partie 1/2 : Propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (157), pp.41-44</w:t>
+              <w:t xml:space="preserve">, 2015, 157, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601875v1</w:t>
+                <w:t xml:space="preserve">hal-01605375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Throughput UHPLC-QqQ-MS Method for Polyphenol Profiling in Rosé Wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Straightforward Method To Quantify GSH, GSSG, GRP, and Hydroxycinnamic Acids in Wines by UPLC-MRM-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vallverdú-Queralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules20057890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf504383g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162586v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbohydrates of red wine: characterization of the extreme diversity of neutral oligosaccharides by ESI-MS.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le polyéthylène téréphtalate, un emballage pour le vin ? Partie 1/2 : propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (157), pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837732v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A High-Throughput UHPLC-QqQ-MS Method for Polyphenol Profiling in Rosé Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.7890-7914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules20057890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605371v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ? Partie 1/2 : Propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex carbohydrates of red wine: characterization of the extreme diversity of neutral oligosaccharides by ESI-MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.671-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf504795g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605375v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couleur des vins rosés : apports de la spectrométrie de masse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 272, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2015, 272, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605366v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to gain insight into the polydispersity of tannins: A combined MS and LC study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">ULPC-MS/MS phenolic quantification and in vitro anticancer potential of Gmelina arborea Roxb. (Verbenaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K C.C. N'Gaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui Roger M. Kabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Kadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Mamyrbékova-Békro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der Chemica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pelagia Research Library, 5 (6), pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837705v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULPC-MS/MS phenolic quantification and in vitro anticancer potential of Gmelina arborea Roxb. (Verbenaceae)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amazonian palm Oenocarpus bataua (&amp;quot;patawa&amp;quot;): Chemical and biological antioxidant activity - Phytochemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
+                <w:t xml:space="preserve">A. Rezaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Chemica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138926v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazonian palm Oenocarpus bataua (&amp;quot;patawa&amp;quot;): Chemical and biological antioxidant activity - Phytochemical composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How to gain insight into the polydispersity of tannins: A combined MS and LC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 149, pp.62-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 165, pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.077⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01837693v1</w:t>
+                <w:t xml:space="preserve">hal-01837705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de composés phénoliques extraits de deux plantes de la pharmacopée ivoirienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui Roger M. Kabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui Roger M. Kabran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J A Mamyrbékova-Békro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 038, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the proteome of pea (Pisum sativum L.) seeds germinating under optimal and osmotic stress conditions and subjected to post-stress recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brosowska-Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (3), pp.795-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11738-013-1458-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition chimique de deux Fabaceae africaines employées comme cure-dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Brice Kadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Null Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Mamyrbékova-Békro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Alain Békro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 036, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composés responsables de la couleur des vins Rosés. Interaction avec l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Morel-Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 260, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomic analysis reveals major default phosphorylation sites outside long intrinsically disordered regions of [i]Arabidopsis[/i] plasma membrane proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteome Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1477-5956-10-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of condensed tannins by ESI mass spectrometry: average degree of polymerisation and polymer distribution determination from mass spectra.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of the variability of human normal urine by 2D-GE reveals a “public” and a “private” proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4751-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506169v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variability of human normal urine by 2D-GE reveals a &amp;quot;public&amp;quot; and a &amp;quot;private&amp;quot; proteome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comprehensive study of condensed tannins by ESI mass spectrometry: average degree of polymerisation and polymer distribution determination from mass spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fulcrand-Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.06.031⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (2), pp.613-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4751-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652376v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variability of human normal urine by 2D-GE reveals a “public” and a “private” proteome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Analysis of the variability of human normal urine by 2D-GE reveals a &amp;quot;public&amp;quot; and a &amp;quot;private&amp;quot; proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75 (1), pp.70-80. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.70 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870492v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins and proteolysis in pre-term and term human milk and possible implications for infant formulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Armaforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thom Huppertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anthony Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.715-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excreted/secreted proteins from Trypanosome procyclic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.A. Nten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.212817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2010/212817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LID versus CID activation modes in tandem mass spectrometry of peptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Use of Reducing/Nonreducing Two-Dimensional Electrophoresis for the Study of Disulfide-Mediated Interactions between Proteins in Raw and Heated Bovine Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Enjalbal-Goubet</w:t>
+                <w:t xml:space="preserve">Alan Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (5), pp.621-632. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.5948-5955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf900518n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00391087v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic characterisation of subclover seed storage proteins during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of LID versus CID activation modes in tandem mass spectrometry of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawar Shenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Sahnoun-Abid</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Enjalbal-Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.3666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (5), pp.621-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658479v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Reducing/Nonreducing Two-Dimensional Electrophoresis for the Study of Disulfide-Mediated Interactions between Proteins in Raw and Heated Bovine Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic characterisation of subclover seed storage proteins during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Sahnoun-Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevalier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kelly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (13), pp.5948-5955. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (10), pp.1787 - 1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf900518n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.3666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502451v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the proteome of pea mature seeds reveals the phenotypic plasticity of seed protein composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Use of Reducing/Nonreducing Two-Dimensional Electrophoresis for the Study of Disulfide-Mediated Interactions between Proteins in Raw and Heated Bovine Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.5948-5955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf900518n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659983v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Reducing/Nonreducing Two-Dimensional Electrophoresis for the Study of Disulfide-Mediated Interactions between Proteins in Raw and Heated Bovine Milk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dissecting the proteome of pea mature seeds reveals the phenotypic plasticity of seed protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf900518n⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.254-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502915v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined mass mapping and biochemical characterization of grape beta-glycosidase-enriched extract</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Sodana Prak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (4), pp.258-266. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.1019-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10930-008-9134-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665483v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of S-methylmethionine in Petit Manseng grapes as dimethyl sulphide precursor in wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined mass mapping and biochemical characterization of grape beta-glycosidase-enriched extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loscos</w:t>
+                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ségurel</w:t>
+                <w:t xml:space="preserve">Marie-Jose Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dagan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Therese Marlin</w:t>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 621 (1), pp.24-29. </w:t>
+              <w:t xml:space="preserve">Protein Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (4), pp.258-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10930-008-9134-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667850v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
+                <w:t xml:space="preserve">Identification of S-methylmethionine in Petit Manseng grapes as dimethyl sulphide precursor in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodana Prak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Hem</w:t>
+                <w:t xml:space="preserve">N. Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">M. Ségurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Laurent Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (6), pp.1019-30. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 621 (1), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287678v1</w:t>
+                <w:t xml:space="preserve">hal-02667850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel subsets of the Arabidopsis plasmalemma phosphoproteome identify phosphorylation sites in secondary active transporters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Assessment of the molecular weight distribution of tannin fractions through MALDI-TOF MS analysis of protein-tannin complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yalcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (6), pp.2239-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac061685+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.177⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658724v1</w:t>
+                <w:t xml:space="preserve">hal-02662556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate efflux at the root plasma membrane: identification of an Arabidopsis excretion transporter.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel subsets of the Arabidopsis plasmalemma phosphoproteome identify phosphorylation sites in secondary active transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 363 (2), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.08.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.106.048173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00250972v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of environmental salinity on the proteome of the sea bass (Dicentrarchus labrax L.)</w:t>
               </w:r>
@@ -8808,77 +8829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (6), pp.601-608. </w:t>
@@ -8910,2621 +8931,2621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t>
+                <w:t xml:space="preserve">Nitrate efflux at the root plasma membrane: identification of an Arabidopsis excretion transporter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+                <w:t xml:space="preserve">Cécile Segonzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Mihr</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Emilie Ipotesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Négroni</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (11), pp.3760-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.106.048173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667189v1</w:t>
+                <w:t xml:space="preserve">hal-00250972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Studies of Saliva: A Proposal for a Standardized Handling of Clinical Samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chay</w:t>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+                <w:t xml:space="preserve">Christina Mihr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12014-007-9000-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743573v1</w:t>
+                <w:t xml:space="preserve">hal-02667189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the molecular weight distribution of tannin fractions through MALDI-TOF MS analysis of protein-tannin complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Proteomic Studies of Saliva: A Proposal for a Standardized Handling of Clinical Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.B. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac061685+⟩</w:t>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-4), pp.13 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12014-007-9000-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662556v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiling in type I diabetes using two-dimensional electrophoresis and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raingeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (1-2), pp.117-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/CP:2:1:117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation of aquaporins in plant plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 400 (1), pp.189-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20060569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Impact of Staining Procedures Using Visible Stains and Fluorescent Dyes for Large-Scale Investigation of Proteomes by MALDI-TOF Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3), pp.512-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr050194n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proteome of maritime pine wood forming tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
+                <w:t xml:space="preserve">MS characterization of multiple forms of alpha-amylase in human saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lalanne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jorge Paiva</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5, pp.3731-3751</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 5 (17), pp.4597-4607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200401316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306580v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS characterization of multiple forms of alpha-amylase in human saliva</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+                <w:t xml:space="preserve">The proteome of maritime pine wood forming tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Egea</w:t>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (17), pp.4597-4607. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 5, pp.3731-3751</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02501106v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteome of maritime pine wood forming tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (14), pp.3731-3751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200401197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale characterization of integral proteins from Arabidopsis vacuolar membrane by two-dimensional liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (2), pp.397-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200300607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic investigation of natural variation between Arabidopsis ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (5), pp.1372-1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200300750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome reference maps of vegetative tissues in pea. An investigation of nitrogen mobilization from leaves during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 135, pp.2241-2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape berry biochemistry revisited upon proteomic analysis of the mesocarp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bergoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.201-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200300499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic investigation of natural variation between Arabidopsis ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.1372-1381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteomic study reveals novel insights into the diversity of aquaporin forms expressed in the plasma membrane of plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 373 (1), pp.289 - 296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20030159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat cheese flavor : sensory evaluation of branched-chain fatty acids and small peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (2), pp.835-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2002.tb10686.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of oligopeptides from the water-soluble extract of goat cheese and their identification by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Prome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (1), pp.402-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéomique : un outil de génomique fonctionnelle pour la biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (6), pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A liquid chromatography purification method to isolate small peptides from goat cheese for their mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.537-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'arômes par CPG-SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 164, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11534,4644 +11555,4644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the oenological potential of varieties resistant to cryptogamic diseases and drought to anticipate varietal selection in Occitanie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Joe Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carillo</w:t>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV); International Viticulture and Enology Society (IVES), Oct 2024, Dijon, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957027v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated red microvinification (1kg) adapted to the needs of varietal innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Study of the oenological potential of varieties resistant to cryptogamic diseases and drought to anticipate varietal selection in Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cesson</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407597v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the viticultural heritage of Rachaya, Lebanon: genetic, ampelographic and chemical profiling of local grape varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roux</w:t>
+                <w:t xml:space="preserve">Automated red microvinification (1kg) adapted to the needs of varietal innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laucou</w:t>
+                <w:t xml:space="preserve">Denis Caboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Ouaini</w:t>
+                <w:t xml:space="preserve">Paul Bolandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of Vine and Wine (OIV 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58233/2zkSFXgh⟩</w:t>
+              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Vigne et du Vin (OIV), Oct 2024, Dijon, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6qpgsfx7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530427v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Analysis of Isomeric Polyphenol Dimers Using the 4th Dimension of Trapped Ion Mobility Spectrometry—Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aécio L de Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSM, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entering the 4th dimension: ion mobility spectrometry is the new analytical dimension to characterize and monitor isomeric polyphenol dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aécio L de Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saucier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Polyphénols, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyphénols… nous les voyons, nous les buvons, nous les mangeons… nous les analysons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSM virtual congresss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINKING COCOA POLYPHENOL COMPOSITION TO CHOCOLATE QUALITY WITH AVERAGE-MASS-SPECTRA FINGERPRINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodChem XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Porto, Portugal, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivar diversity of grape polyphenol composition and changes in response to drought investigated by LC-MS based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two molecules newly identified by Mass Spectrometry in fermented cocoa beans have a strong impact on chocolate sensory quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Random reaction cascades of wine polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa M. Lamuela-Raventos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on cocoa research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Anthocyanins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603067v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast discrimination of chocolates from mass spectrometry fingerprints of cocoa polyphenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Two molecules newly identified by Mass Spectrometry in fermented cocoa beans have a strong impact on chocolate sensory quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chapel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
+                <w:t xml:space="preserve">C. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on cocoa research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603114v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HR-MS analysis of flavonoid-acetaldehyde reaction products in wine-like model solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Fast discrimination of chocolates from mass spectrometry fingerprints of cocoa polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fayeulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603251v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random reaction cascades of wine polyphenols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">HR-MS analysis of flavonoid-acetaldehyde reaction products in wine-like model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa M. Lamuela-Raventos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Anthocyanins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">American Chemical Society symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603250v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroleomics-derived data interpretation to study epicatechin-acetaldehyde-induced polymerization reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Decreasing the complexity of UHPLC-HR/AM-MS data by targeted Kendrick mass defect filtering and 3D Van Krevelen representation strategies to monitor wine polyphenol polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Lamuela-Raventós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland</w:t>
+              <w:t xml:space="preserve">JFSM 2016 33. journées françaises de spectrométrie de masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603892v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroleomics-derived data interpretation: a structural model for acetaldehyde-mediated reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Petroleomics-derived data interpretation to study epicatechin-acetaldehyde-induced polymerization reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Lamuela-Raventós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP2016 The XXVIIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Changins, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603920v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring must phenolic composition for fine-tuning the quality of Champagne wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Petroleomics-derived data interpretation: a structural model for acetaldehyde-mediated reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Lamuela-Raventós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2016 The XXVIIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603629v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the color of a worldwide Rosé wine collection by UHPLC-MRM-MS polyphenol profiling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Monitoring must phenolic composition for fine-tuning the quality of Champagne wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. ASMS conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">ICP2016 The XXVIIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837813v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbohydrates of red wine : characterization of wine neutral oligosaccharides by hydrophilic interaction liquid chromatography coupled to ESI-MS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Adiveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Innovine, innovation in vineyard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984279v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening germplasm for adaptation to drought and temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalel Ahmed</w:t>
+                <w:t xml:space="preserve">Unravelling the color of a worldwide Rosé wine collection by UHPLC-MRM-MS polyphenol profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovine, innovation in vineyard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">64. ASMS conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798435v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing the complexity of UHPLC-HR/AM-MS data by targeted Kendrick mass defect filtering and 3D Van Krevelen representation strategies to monitor wine polyphenol polymerisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Complex carbohydrates of red wine : characterization of wine neutral oligosaccharides by hydrophilic interaction liquid chromatography coupled to ESI-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSM 2016 33. journées françaises de spectrométrie de masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837814v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the color of Rosé wine: Polyphenol profiling by UHPLC-MRM-MS gives new insights into the color diversity of worldwide Rosé wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Characterization of wine neutral oligosaccharides by Hydrophilic Interaction Liquid Chromatography coupled to ESI-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International symposium on profiling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">In vino analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Michele d’Adige, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837772v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polyphénols du raisin : Analyse MRM rapide pour explorer la réponse métabolique de résistance à la sècheresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Unravelling the color of Rosé wine: Polyphenol profiling by UHPLC-MRM-MS gives new insights into the color diversity of worldwide Rosé wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">2. International symposium on profiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837773v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wine neutral oligosaccharides by Hydrophilic Interaction Liquid Chromatography coupled to ESI-MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les polyphénols du raisin : Analyse MRM rapide pour explorer la réponse métabolique de résistance à la sècheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pinasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Verbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In vino analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Michele d’Adige, Italy</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603507v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tanins du raisin : MRM rapide pour explorer la réponse métabolique de résistance à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosé Wines: impact of storage conditions in tank on the polyphenol composition and color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anneraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UPLC-MRM-MS method to quantify GSH, GSSG, GRP and hydroxycinnamic acids in white, rose and red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In vino analytica Scientia 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Michele d’Adige, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting guaiacylpyranoanthocyanin synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Guerneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Anthocyanins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative des tanins du raisin : une nouvelle approche MRM rapide pour explorer la réponse métabolique de résistance à la sècheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigment composition of rosé wines; influence of oxygen exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">219. American chemical Society national meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput MS analysis for characterizing the phenolic composition and color of rose wines from around the world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting annueAnnual Meeting American Society for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the color of Rosé wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Anthocyanins - IWA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of variety of anthocyanin’s profiles in coloured inflorescences of Hydrangea species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Anthocyanins - IWA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of S-methylmethionine in Petit Manseng grapes as dimethyl sulphide precursor in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ségurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Vino Analytica Scientia Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of post-translational regulation of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Verdoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on aquaporins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of nitrogen mobilisation in pea leaves during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant GEMs Lyon 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of nitrogen mobilisation from leaves during seed filling in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a peptidic fraction from the goat cheese water-soluble extract by nanofiltration for sensory evaluation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Flavor Conference, the George Charalambous Memorial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Limnos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentially tasty peptides from goat cheese identified by combined mass spectrometry methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Prome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Proceedings IMSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationisation des esters de coenzyme A dans une matrice basique en LSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Orléans, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16181,163 +16202,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the oenological potential of varieties resistant to cryptogamic diseases and drought to anticipate varietal selection in Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. International Viticulture and Enology Society, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/XF20pZ5x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16347,1370 +16368,1370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
+              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167956v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of enological oak tannin extracts by multi-analytical methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Watrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congress of the American Society of Enology and Viticulture 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167983v1</w:t>
+                <w:t xml:space="preserve">hal-04167956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking cocoa polyphenol composition to chocolate quality with Average-Mass-Spectra fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoCoTea 2019 (5. International Congress on Cocoa Coffee and Tea)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brême, Germany. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking cocoa polyphenol composition to chocolate quality with Average-Mass-Spectra fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodChem XX (European Food Chemistry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociedade Potuguesa de Quimica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, EuroFoodChem XX Book of Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenomics based on UPLC-QqQ-MS for deciphering the genetic bases of grapevine response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in the proteome of embryonic tissue of germinating pea seeds (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brosowska-Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the International Society for Seed Science (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Olsztyn, Poland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected proteomics and biochemical complexity of human salivary $\alpha$-amylases in 2D gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Mass Spectrometry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’expression de protéines salivaires lors du diabète de type 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Identification des protéines par MALDI-TOF après électrophorèse 2D : Performance et compatibilité comparaison du bleu colloïdal (CCB), nitrate d'argent (SN), Spyro$^{TM}$ Ruby (SR) and Deep Purple$^{TM}$ (DP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bringer</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239199v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des protéines par MALDI-TOF après électrophorèse 2D : Performance et compatibilité comparaison du bleu colloïdal (CCB), nitrate d'argent (SN), Spyro$^{TM}$ Ruby (SR) and Deep Purple$^{TM}$ (DP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Modulation de l’expression de protéines salivaires lors du diabète de type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raingeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239209v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomics to reveal naturally occurring variability in Arabidopsis thaliana accessions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomic Forum München</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of peptides from hydrosoluble fraction of goat's cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journée Nationale de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Bordeaux, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17720,91 +17741,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la qualité organoleptique du chocolat à partir de la fève de cacao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17814,457 +17835,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de comité de suivi de thèse de 1ème année de Amal Fenaghra (ED GAIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise projet de recherche pour le compte du ministère de la recherche de Géorgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du comité de suivi de thèse 1ère année de Marvin Soto (ED GAIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise/Evaluation ISC, plateforme Génobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InnoVine WP3 : 105 phenolic compound quantification of 2014 and 2015 mature grape berries from a core-collection of 279 irrigated and non-irrigated Vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pinasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation HCERES PF Génobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18274,505 +18295,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Methods / Mass Spectrometric Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Dairy Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2011, 978-0-12-374407-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-374407-4.00019-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation, identification and profiling of membrane proteins by GFC/ IEC/SDS-PAGE and MALDI TOF MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Proteomics : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Methods in Molecular Biology, 978-1-59745-227-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Mass Fingerprinting: Identification of Proteins by MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/1-59745-227-0:219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a peptidic fraction from the goat cheese water-soluble extract by nanofiltration for sensory evaluation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Flavors: Formation, Analysis and Packaging Influences, Proceedings of the 9th International Flavor Conference The George Charalambous Memorial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 1998, Developments in Food Science, 9780444825902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4501(98)80047-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18782,91 +18803,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ions métastables aux modifications post-traductionnelles labiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université Montpellier 1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18876,114 +18897,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et identification de peptides présents dans l'extrait hydrosoluble sapide de fromage de chèvre et de jambon cuit par chromatographie en phase liquide et spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02835083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId504"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19051,51 +19072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="877BD61B"/>
+    <w:nsid w:val="AF457B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19282,51 +19303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassommerer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9424-7685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237434350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2493-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de La Burgade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Sachot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;cio Lu&#237;s de Sousa Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146178" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Guittin-Leignadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ma&#231;na" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11030090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Santander Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leguizamon Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Viviana Zuluaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1467282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100379" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aecio Lu&#237;s de Sousa Dias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Fenger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155748" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tixador" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9010015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deshaies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134396" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041359" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;cio L de Sousa Dias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayeulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Hue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10080311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverd&#250;-Queralt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b06456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Carrasc&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Fernandez-Zurbano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.133" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ferreira Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0759-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01826" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. Lamuela-Raventos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKWSKRXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.201700044" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw184" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ferreira-Lima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.089" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2LH9S9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101409" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504383g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162586v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20057890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504795g" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138926v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K C.C. N'Gaman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Roger M. Kabran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Kadja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Mamyrb&#233;kova-B&#233;kro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837693v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50N40F4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Brice Kadja" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605354v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morel-Salmi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Souquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-10-62" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4751-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6D04F9DDD13C1A782F25E017A94CA00E24EDF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvetat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ben Ameur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.06.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16VQNZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Armaforte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Curran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anthony Ryan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caboni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N1VGBWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.A. Nten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/212817" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Shenar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal-Goubet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1535" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKV1NQ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kelly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900518n" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700903" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-008-9134-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHXPKM9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loscos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;gurel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JSGZHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658724v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.177" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39F8ZGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Segonzac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048173" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01652.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12014-007-9000-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662556v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yalcin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Cole" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061685+" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bringer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CP:2:1:117" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060569" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501122v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr050194n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501106v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Egea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401316" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PP1HMT5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300607" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGSK7X3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501082v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barteau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300750" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AFE4B492A0A2F8CC263A48A5E82336386A38B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Sauvage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bergoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300499" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4D5TN24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Devauchelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637030v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030159" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676703v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb10686.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC22AD9C1CF84A201A4050B09A6C61BB5431018/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prome" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prome" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670581v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688637v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698452v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772302v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772281v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772258v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790239v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603067v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Grolet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603251v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Lamuela-Ravent&#243;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603629v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Salmon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837813v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837814v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837772v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603507v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603497v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anneraud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602155v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603512v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603510v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601532v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601757v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601762v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824849v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767614v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770494v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839279v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170450v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170455v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xxeurofoodchem.eventos.chemistry.pt/images/livro.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837792v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239153v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239199v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239209v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239084v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848187v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789319v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154388v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154384v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603081v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154386v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00019-4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821949v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delom" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=17093317" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593974v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381471.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-227-0:219" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470889v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(98)80047-2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821274v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835083v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolassommerer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9424-7685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237434350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ejNg2J0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2493-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Santander Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leguizamon Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Viviana Zuluaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118313" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Watrelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.2.8437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;cio Lu&#237;s de Sousa Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de La Burgade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Sachot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Veran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saucier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141517" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Guittin-Leignadier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ma&#231;na" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11030090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1467282" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flores" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7050082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100379" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04302933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Godet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tixador" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aecio Lu&#237;s de Sousa Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Fenger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050667" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155748" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04303042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages9010015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;cio L de Sousa Dias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Deshaies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134396" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biancolillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127904" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fayeulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10080311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverd&#250;-Queralt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b06456" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Carrasc&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n Fernandez-Zurbano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.090" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01826" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ferreira Lima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0759-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470893v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. Lamuela-Raventos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKWSKRXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.201700044" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bontpart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ferreira-Lima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2LH9S9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21101409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504383g" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162586v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20057890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf504795g" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K C.C. N'Gaman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Roger M. Kabran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Kadja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Mamyrb&#233;kova-B&#233;kro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bereau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.077" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50N40F4S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837705v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Brice Kadja" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain B&#233;kro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Morel-Salmi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Souquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-10-62" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvetat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ben Ameur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.06.031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M16VQNZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4751-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6D04F9DDD13C1A782F25E017A94CA00E24EDF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652376v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502695v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Armaforte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Curran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anthony Ryan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caboni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2010.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N1VGBWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.A. Nten" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/212817" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kelly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900518n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Shenar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal-Goubet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1535" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GKV1NQ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3666" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D49ZMBH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700903" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Vallier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-008-9134-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XHXPKM9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667850v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loscos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;gurel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JSGZHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662556v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yalcin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Cole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061685+" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.08.177" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S39F8ZGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502920v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01652.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250972v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Segonzac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048173" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12014-007-9000-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bringer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CP:2:1:117" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060569" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr050194n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501106v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Egea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401316" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PP1HMT5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A472404CC08124F01718D9ADD6D8E63371B993C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300607" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGSK7X3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501082v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barteau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300750" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80AFE4B492A0A2F8CC263A48A5E82336386A38B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676142v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bergoin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300499" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4D5TN24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Devauchelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030159" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2002.tb10686.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC22AD9C1CF84A201A4050B09A6C61BB5431018/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prome" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prome" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688637v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530427v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Merheb" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/2zkSFXgh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407597v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolandard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cesson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6qpgsfx7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772302v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772301v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772281v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772258v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790239v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603250v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603067v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hue" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603114v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Grolet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603251v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837814v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Lamuela-Ravent&#243;s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603920v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Salmon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robillard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837813v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984279v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603507v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837772v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837773v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837774v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603497v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cayla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anneraud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602155v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603512v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601757v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601762v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603727v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Og&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cadot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824849v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174779v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767614v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770494v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839279v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956825v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/XF20pZ5x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167983v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Watrelot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167956v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Roland" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170455v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xxeurofoodchem.eventos.chemistry.pt/images/livro.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837792v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239153v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239209v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239199v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239084v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848187v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789319v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154388v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154385v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154387v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154384v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603081v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154386v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805378v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374407-4.00019-4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821949v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delom" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=17093317" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593974v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381471.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-227-0:219" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470889v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(98)80047-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821274v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835083v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>