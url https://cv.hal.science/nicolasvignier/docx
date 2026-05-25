--- v0 (2026-03-29)
+++ v1 (2026-05-25)
@@ -66,865 +66,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health mediation intervention at the base of a social housing complex in Seine-Saint-Denis, France: a mixed-methods, realistic evaluation protocol</w:t>
+                <w:t xml:space="preserve">Hemophagocytic lymphohistiocytosis with granulomatosis revealing a cat scratch disease in an immunocompetent adult: a case report and mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Calarco</w:t>
+                <w:t xml:space="preserve">Sipan Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Prevot-Monsacre</w:t>
+                <w:t xml:space="preserve">Quiterie Boscals de Reals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Paternoster</w:t>
+                <w:t xml:space="preserve">Marianne Ziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Trévidy</w:t>
+                <w:t xml:space="preserve">Clélia Previtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (6), pp.e44791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17579759241290781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2026.e44791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236362v1</w:t>
+                <w:t xml:space="preserve">hal-05571333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent pregnancy in French Guiana: double trouble for young mothers and small vulnerable newborns</w:t>
+                <w:t xml:space="preserve">Vaccine hesitancy among migrant populations in Europe: A mixed-methods systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Osei</w:t>
+                <w:t xml:space="preserve">Erika Khuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+                <w:t xml:space="preserve">Sohela Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Georgeault</w:t>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Alcouffe</w:t>
+                <w:t xml:space="preserve">Kim Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Archer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248, </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.105926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418382v1</w:t>
+                <w:t xml:space="preserve">hal-05354621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine hesitancy among migrant populations in Europe: A mixed-methods systematic review</w:t>
+                <w:t xml:space="preserve">Adolescent pregnancy in French Guiana: double trouble for young mothers and small vulnerable newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Khuu</w:t>
+                <w:t xml:space="preserve">Lindsay Osei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohela Moussaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Bonello</w:t>
+                <w:t xml:space="preserve">Mathilde Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Archer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leslie Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127954⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.105926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354621v1</w:t>
+                <w:t xml:space="preserve">hal-05418382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse on a flight to Paris returning from Bangalore: A sentinel cholera case in a man visiting friends and relatives in India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health mediation intervention at the base of a social housing complex in Seine-Saint-Denis, France: a mixed-methods, realistic evaluation protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nagle</w:t>
+                <w:t xml:space="preserve">Roberto Calarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Eid</w:t>
+                <w:t xml:space="preserve">Pol Prevot-Monsacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouard</w:t>
+                <w:t xml:space="preserve">Morgane Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Destival</w:t>
+                <w:t xml:space="preserve">Frédérique Trévidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.102824. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17579759241290781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219627v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
+                <w:t xml:space="preserve">Collapse on a flight to Paris returning from Bangalore: A sentinel cholera case in a man visiting friends and relatives in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ploin</w:t>
+                <w:t xml:space="preserve">Marin Caumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Alexandre</w:t>
+                <w:t xml:space="preserve">Sophie Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+                <w:t xml:space="preserve">Racha Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Che</w:t>
+                <w:t xml:space="preserve">Caroline Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coignard</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Destival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.102824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842113v1</w:t>
+                <w:t xml:space="preserve">hal-05219627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal survey on the Psychological Impact of the COVID-19 Pandemic in Healthcare Workers (PsyCOVer) in France: study protocol</w:t>
+                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Bertuzzi</w:t>
+                <w:t xml:space="preserve">Dominique Ploin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
+                <w:t xml:space="preserve">Mathilde Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Heron</w:t>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Didier Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Roy-De-Lachaise</w:t>
+                <w:t xml:space="preserve">Bruno Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.e053009. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542935v1</w:t>
+                <w:t xml:space="preserve">hal-04842113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 epidemic in remote areas of the French Amazon, March 2020 to May 2021: Another reality</w:t>
               </w:r>
@@ -1038,1747 +1038,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Rhinosinusitis Caused by Alternaria infectoria in a Patient with Autosomal Recessive CARD9 Deficiency and a Review of the Literature</w:t>
+                <w:t xml:space="preserve">Longitudinal survey on the Psychological Impact of the COVID-19 Pandemic in Healthcare Workers (PsyCOVer) in France: study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Leticia Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boui</w:t>
+                <w:t xml:space="preserve">Tarik El Aarbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Migaud</w:t>
+                <w:t xml:space="preserve">Mégane Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vironneau</w:t>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Roy-De-Lachaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050446⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e053009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308676v1</w:t>
+                <w:t xml:space="preserve">hal-03542935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers and Barriers to Vaccinate against COVID-19 in the Multicultural Context of French Guiana: A Qualitative Cross-Sectional Survey among Health Care Workers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive Rhinosinusitis Caused by Alternaria infectoria in a Patient with Autosomal Recessive CARD9 Deficiency and a Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Granier</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kepha Brureau</w:t>
+                <w:t xml:space="preserve">Mohammed Boui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Michaud</w:t>
+                <w:t xml:space="preserve">Mélanie Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9111216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8050446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407492v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fourteen-day survival among older adults with severe infection with severe acute respiratory syndrome coronavirus 2 treated with corticosteroid: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Perrodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mahevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (8), pp.1145-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids in patients hospitalized for COVID-19 pneumonia who require oxygen: observational comparative study using routine care data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levers and Barriers to Vaccinate against COVID-19 in the Multicultural Context of French Guiana: A Qualitative Cross-Sectional Survey among Health Care Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mahévas</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
+                <w:t xml:space="preserve">Sibylle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robineau</w:t>
+                <w:t xml:space="preserve">Kepha Brureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perpoint</w:t>
+                <w:t xml:space="preserve">Jacques Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (4), pp.603-610. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9111216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687923v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen-day survival among older adults with severe infection with severe acute respiratory syndrome coronavirus 2 treated with corticosteroid: a cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gallay</w:t>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Thi Tran</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Perrodeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mahevas</w:t>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (8), </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276490v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of the Tétanos Quick Stick® in the vaccine catch-up of adult migrants without proof of prior vaccination</w:t>
+                <w:t xml:space="preserve">COVID-19 among nursing home residents: results of an urgent pre-hospital intervention by a multidisciplinary task force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Adeikalam</w:t>
+                <w:t xml:space="preserve">François Dolveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Champs Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Alessio Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grabar</w:t>
+                <w:t xml:space="preserve">Coralie Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Salmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Aufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tarteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.09.060⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjid.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493597v1</w:t>
+                <w:t xml:space="preserve">hal-05571366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diphtheria-Tetanus-Polio, Measles-Mumps-Rubella, and Hepatitis B Vaccination Coverage and Associated Factors among Homeless Children in the Paris Region in 2013: Results from the ENFAMS Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corticosteroids in patients hospitalized for COVID-19 pneumonia who require oxygen: observational comparative study using routine care data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
+                <w:t xml:space="preserve">Viet-Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bernadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Matthieu Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guthmann</w:t>
+                <w:t xml:space="preserve">Firouze Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082854⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.603-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869751v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Utility of the Tétanos Quick Stick® in the vaccine catch-up of adult migrants without proof of prior vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Adeikalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Champs Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.7517 - 7525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954137v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Severe Leptospirosis, Martinique, 2010–2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diphtheria-Tetanus-Polio, Measles-Mumps-Rubella, and Hepatitis B Vaccination Coverage and Associated Factors among Homeless Children in the Paris Region in 2013: Results from the ENFAMS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Olive</w:t>
+                <w:t xml:space="preserve">Samreen Mansor-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bourhy</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hurtrel</w:t>
+                <w:t xml:space="preserve">Anne Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2112.141099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02538324v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Case of Visceral Leishmaniasis Caused by Leishmania martiniquensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Refusal to provide health care to sub-Saharan African migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Miossec</w:t>
+                <w:t xml:space="preserve">Rosemary Dray Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Plumelle</w:t>
+                <w:t xml:space="preserve">Olivier Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moumini Kone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0205⟩</w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188699v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buruli ulcer acquired in Mali: A rare and atypical situation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Associated with Severe Leptospirosis, Martinique, 2010–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Vignes</w:t>
+                <w:t xml:space="preserve">Patrick Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gousseff</w:t>
+                <w:t xml:space="preserve">Rafaelle Theodose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Alexandre</w:t>
+                <w:t xml:space="preserve">Claude Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hurtrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (12), pp.2221-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2112.141099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333601v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02538324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of national community-based handicaps-incapacités-dépendance surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First Case of Visceral Leishmaniasis Caused by Leishmania martiniquensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Plumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumini Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.317-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265188v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of National community-based handicaps-incapacités-dépendance surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Buruli ulcer acquired in Mali: A rare and atypical situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6, Part B), pp.781 - 782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of national community-based handicaps-incapacités-dépendance surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of National community-based handicaps-incapacités-dépendance surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2788,257 +3056,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les femmes trans en Guyane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Digumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des déterminants sociaux des maladies infectieuses et de leur prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Guyane, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05571405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrières et facteurs favorisant l'accès aux soins des immigrés originaires d'Afrique subsaharienne en France. Une comparaison en fonction de leur statut vis-à-vis du VIH et du VHB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Sorbonne Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02865509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3048,168 +3410,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quizz en Infectiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gousseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandre-Audaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3356,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calarco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Prevot-Monsacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tr&#233;vidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241290781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05418382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Osei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Georgeault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Alcouffe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.105926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Khuu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohela Moussaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bonello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Archer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127954" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Caumartin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nagle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Eid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Destival" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Aarbaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Heron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roy-De-Lachaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Migaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vironneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Granier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepha Brureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9111216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276490v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thi Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrodeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.03.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adeikalam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Champs L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.09.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Mansor-Lefebvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernadou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082854" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02538324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hochedez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Theodose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hurtrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2112.141099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plumelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini Kone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alexandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2014.09.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04537622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucarelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Digumber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS345" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre-Audaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipan Marceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Boscals de Reals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Previtali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2026.e44791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Khuu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohela Moussaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bonello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Archer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127954" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05418382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Osei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Georgeault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Alcouffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.105926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calarco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Prevot-Monsacre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tr&#233;vidy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241290781" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Caumartin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nagle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Eid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Destival" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Aarbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Heron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Roy-De-Lachaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Migaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vironneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Thi Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Perrodeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mahevas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepha Brureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9111216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dolveck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Strazzulla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aufaure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tarteret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjid.2020.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mah&#233;vas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouze Bani-Sadr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.11.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adeikalam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Champs L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.09.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Mansor-Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernadou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082854" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray Spira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30246-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02538324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hochedez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Theodose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hurtrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2112.141099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plumelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini Kone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0205" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vignes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2014.09.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04537622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucarelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Digumber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05571405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre-Audaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>