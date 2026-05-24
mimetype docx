--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -915,1338 +915,1787 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des critiques de la marchandisation à la contestation de la sportivisation de l'esport ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Let’s Just Play... Really? Challenging or Contesting the Sporting (Media Complex) Norm in Children’s Literature and Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès international de la Société de Sociologie du Sport de Langue Française. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">2026 IACS Summit on Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537512v1</w:t>
+                <w:t xml:space="preserve">hal-05580939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Building That Great ‘We’: France and the 2024 Olympic Opening and Closing Ceremonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The (Non-)Athlete Sport and Society Needed? Fighting Discriminations In and Around Sport with Mortelle Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Politics. Histories, Media, Identities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sapienza, Italy</w:t>
+              <w:t xml:space="preserve">9th Sport and Discrimination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537524v1</w:t>
+                <w:t xml:space="preserve">hal-05580948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sportiviser par l’image : l’exemple des articles de la rubrique esport de lequipe.fr (2016-2022)</w:t>
+                <w:t xml:space="preserve">Roof of the World, Window to Sports Rhetoric: Inoxtag’s Kaizen and the Body Politics of Sports on French YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2026 IACS Summit on Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537532v1</w:t>
+                <w:t xml:space="preserve">hal-05580943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)United in Diversity: France and the 2024 Olympic Opening and Closing Ceremonies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le care sportif mène à la sur-gouvernementalité des corps ? Santé mentale des esportifs et sportivisation de l’entrainement sur L’Équipe.fr (2016-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IACS Summit on Communication and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Chicago, United States</w:t>
+              <w:t xml:space="preserve">L’entraînement et le coaching de demain. Réflexions pluridisciplinaires autour des préoccupations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3S, Apr 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537502v1</w:t>
+                <w:t xml:space="preserve">hal-05580936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greatest Showcase in the World: Assessing (Sports) Discriminations through the Case of the 2024 Olympic and Paralympic Opening and Closing Ceremonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balls Checked: The Use of Sport in Masculinist Rhetoric, the Case of French Influencer Alex Hitchens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Sport and Discrimination Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">9th Sport and Discrimination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537518v1</w:t>
+                <w:t xml:space="preserve">halshs-05580950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En selle, Sakamichi ! » Animés japonais et mise en mouvement des corps français</w:t>
+                <w:t xml:space="preserve">(Re)Building That Great ‘We’: France and the 2024 Olympic Opening and Closing Ceremonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Groslambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sport Politics. Histories, Media, Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sapienza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05537527v1</w:t>
+                <w:t xml:space="preserve">halshs-05537524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t>
+                <w:t xml:space="preserve">Des critiques de la marchandisation à la contestation de la sportivisation de l'esport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Sport and Discrimination Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">XIIIe congrès international de la Société de Sociologie du Sport de Langue Française. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628939v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resportiviser les compétitions de jeux vidéo. Analyse des discours de la rubrique esport de lequipe.fr</w:t>
+                <w:t xml:space="preserve">Sportiviser par l’image : l’exemple des articles de la rubrique esport de lequipe.fr (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société du Sport de Langue Française (3SLF), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628909v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morality Play: Franklin the Turtle and Transcultural Moral Discourses Between France and Canada (1997-2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Profillet</w:t>
+                <w:t xml:space="preserve">Greatest Showcase in the World: Assessing (Sports) Discriminations through the Case of the 2024 Olympic and Paralympic Opening and Closing Ceremonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individuals, Institutions, (Trans)nationalism. Sport and History facing new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the History of Physical Education and Sport (ISHPES), Jul 2023, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">8th Sport and Discrimination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628658v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites et apports de la comparaison des sports et de l’esport : Discussion sur les problèmes méthodologiques et les enjeux (inter)disciplinaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vansyngel</w:t>
+                <w:t xml:space="preserve">(Dis)United in Diversity: France and the 2024 Olympic Opening and Closing Ceremonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le débat sur les sports électroniques, et après ? Vers une analyse des liens entre les mondes des sports et des jeux vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Association pour la Recherche et les Études Francophones sur l'Esport (AREFE), Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">2025 IACS Summit on Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628751v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapprochements entre Esport et Jeux olympiques en débat. Analyse des commentaires et des représentations des lecteurs de lequipe.fr (2017-2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« En selle, Sakamichi ! » Animés japonais et mise en mouvement des corps français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Groslambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esport : du divertissement à l’olympisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude et de recherches olympiques universitaires, Jun 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Enjeux des jeux. Symposium Images et (mise en) mouvement des corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628642v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05537527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regarde-le grandir » : Les échecs sportifs éducatifs dans le dessin animé Franklin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utopia Reframed: The (Gendered) Representation of Esport on L’Equipe.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Carrefours d’histoire du sport - Autopsie de l’échec sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Histoire du Sport (SFHS), Oct 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">7th Sport and Discrimination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport and Discrimination, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04628695v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t>
+                <w:t xml:space="preserve">Resportiviser les compétitions de jeux vidéo. Analyse des discours de la rubrique esport de lequipe.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société du Sport de Langue Française (3SLF), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981713v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morality Play: Franklin the Turtle and Transcultural Moral Discourses Between France and Canada (1997-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Individuals, Institutions, (Trans)nationalism. Sport and History facing new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the History of Physical Education and Sport (ISHPES), Jul 2023, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981705v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Limites et apports de la comparaison des sports et de l’esport : Discussion sur les problèmes méthodologiques et les enjeux (inter)disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vansyngel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le débat sur les sports électroniques, et après ? Vers une analyse des liens entre les mondes des sports et des jeux vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Association pour la Recherche et les Études Francophones sur l'Esport (AREFE), Mar 2023, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapprochements entre Esport et Jeux olympiques en débat. Analyse des commentaires et des représentations des lecteurs de lequipe.fr (2017-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esport : du divertissement à l’olympisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude et de recherches olympiques universitaires, Jun 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regarde-le grandir » : Les échecs sportifs éducatifs dans le dessin animé Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Carrefours d’histoire du sport - Autopsie de l’échec sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Histoire du Sport (SFHS), Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champion esportif, symbole d'une perte de vitalité ? Analyse des discours de la rubrique Esport du site lequipe.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société de Sociologie du Sport en Langue Française (3SLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIPS2, Jun 2022, Rennes - Université Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer l'esport par l’image ? Le cas des illustrations de la rubrique esport de L’Équipe.fr (2016-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SantESiH, CRESCO, ACHAC, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esports And Physical Activity: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esports Research Network Conference (ERNC21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences du Sport-Santé de Paris (I3SP), Dec 2021, Paris (Université Paris Cité), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2393,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05033224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCC029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ryb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05033224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCC029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ryb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pcssr-2022-0022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>