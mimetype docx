--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -186,3119 +186,3253 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t>
+                <w:t xml:space="preserve">Evaluation of cowpea varietal response to bacterial blight in Burkina Faso: Implications for breeding and integrated disease management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Nanwinyélé Euvaris Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">Boubakar Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+                <w:t xml:space="preserve">Benoit Joseph Batieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+                <w:t xml:space="preserve">Zoéyandé Oumarou Dianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+                <w:t xml:space="preserve">Kadidia Koita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5897/AJAR2025.17068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04483657v1</w:t>
+                <w:t xml:space="preserve">hal-05462503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dTALE approach demonstrates that induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
+                <w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Aubineau</w:t>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Goff</w:t>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 76 (2), pp.607-620. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756712v1</w:t>
+                <w:t xml:space="preserve">ird-04483657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+                <w:t xml:space="preserve">dTALE approach demonstrates that induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Nathan Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Damien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (2), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+                <w:t xml:space="preserve">hal-04756712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089846v1</w:t>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome Sequences of Nine Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abi S.A. Marques</w:t>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa A. S. V. Ferreira</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01259-22⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04044008v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Whole Genome Sequences of Nine Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sache</w:t>
+                <w:t xml:space="preserve">Christopher Gihaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Abi S.A. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ballu</w:t>
+                <w:t xml:space="preserve">Marisa A. S. V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e01259-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01259-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892355v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving common bacterial blight phenotyping by using rub-inoculation and machine learning: cheaper, better, faster, stronger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ruh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Barbazange</w:t>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345026v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Improving common bacterial blight phenotyping by using rub-inoculation and machine learning: cheaper, better, faster, stronger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbazange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (3), pp.691-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-04-21-0129-r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344454v1</w:t>
+                <w:t xml:space="preserve">hal-03345026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (31), pp.e00371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228925v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349711v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945634v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151339v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1), 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627510v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Bean Subtelomeres Are Hot Spots of Recombination and Favor Resistance Gene Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Ashfield</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01185⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291355v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas adaptation to common bean is associated with horizontal transfers of genes encoding TAL effectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Common Bean Subtelomeres Are Hot Spots of Recombination and Favor Resistance Gene Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ashfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4087-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620418v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Complete Genome Sequences of Xanthomonas citri pv. vignicola Strains CFBP7111, CFBP7112, and CFBP7113 Obtained Using Long-Read Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Xanthomonas adaptation to common bean is associated with horizontal transfers of genes encoding TAL effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00813-17⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4087-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314799v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">First Complete Genome Sequences of Xanthomonas citri pv. vignicola Strains CFBP7111, CFBP7112, and CFBP7113 Obtained Using Long-Read Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (36), pp.e00813-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00813-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity to plant pathogens and iron homeostasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Dellagi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01401768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Immunity to plant pathogens and iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Joseph</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240, pp.90 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204049v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of functional centromeres of the common bean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmet L. Tek</w:t>
+                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon M. S. Richard</w:t>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Abernathy</w:t>
+                <w:t xml:space="preserve">Nassima Riache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Fonseca</w:t>
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (1), pp.47 - 60. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.2167-2183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643881v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subtelomeric khipu satellite repeat from Phaseolus vulgaris: lessons learned from the genome analysis of the Andean genotype G19833</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of functional centromeres of the common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiko Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet L. Tek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M. S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00109⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649546v1</w:t>
+                <w:t xml:space="preserve">hal-02643881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Complex Disease Resistance Gene Cluster in Diploid Phaseolus and Tetraploid Glycine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The subtelomeric khipu satellite repeat from Phaseolus vulgaris: lessons learned from the genome analysis of the Andean genotype G19833</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M. S. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Podicheti</w:t>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.195040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921326v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of a Complex Disease Resistance Gene Cluster in Diploid Phaseolus and Tetraploid Glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ashfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podicheti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.336-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.195040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of immunisation against leptin on feed intake, weight gain, fat deposition and laying performance in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.D. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.B. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Z. Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (1), pp.88-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071660500475319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3308,163 +3442,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Present at Common Bean Subtelomeres? Large Resistance Gene Clusters, Knobs and Khipu Satellite DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M. S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Bean Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 9, SPRINGER INTERNATIONAL PUBLISHING AG, 294 p., 2017, Compendium of Plant Genomes, 978-3-319-63524-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63526-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,154 +3608,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dialogue of plant-bacterial interactions during seed transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Plantes Bactéries Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3631,401 +3765,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel “ceasefire” model to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4093,51 +4227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6031811E"/>
+    <w:nsid w:val="5FE480A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4324,51 +4458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaswgchen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18553936X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Goff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae433" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi S.A. Marques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01259-22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbazange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-04-21-0129-r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ribeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ashfield" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4087-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00813-17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0837GV63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Iwata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet L. Tek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. S. Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Fonseca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12269" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921326v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ashfield" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Egan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Pfeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.D. Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.B. Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Bi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500475319" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63526-2_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaswgchen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18553936X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwiny&#233;l&#233; Euvaris Som&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233;yand&#233; Oumarou Dianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Koita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2025.17068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi S.A. Marques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01259-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbazange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-04-21-0129-r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ashfield" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4087-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00813-17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0837GV63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Iwata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet L. Tek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. S. Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ashfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Egan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Pfeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.D. Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.B. Shao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500475319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63526-2_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>