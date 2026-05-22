--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,3085 +354,3219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t>
+                <w:t xml:space="preserve">Clavibacter vidaverae sp. nov., Clavibacter rahimiani sp. nov. and Clavibacter davisi sp. nov.: corynebacterial plant pathogens isolated from small-grain cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Asma Rahmanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">S. Mohsen Taghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+                <w:t xml:space="preserve">Habibeh Hajian-Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+                <w:t xml:space="preserve">Hamid Abachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+                <w:t xml:space="preserve">Nastaran Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 76 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.007154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04483657v1</w:t>
+                <w:t xml:space="preserve">hal-05620671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dTALE approach demonstrates that induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
+                <w:t xml:space="preserve">Celebrating the 20th anniversary of the first Xanthomonas genome sequences – how genomics revolutionized taxonomy, provided insight into the emergence of pathogenic bacteria, enabled new fundamental discoveries and helped developing novel control measures – a perspective from the French network on Xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Aubineau</w:t>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Goff</w:t>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 76 (2), pp.607-620. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756712v1</w:t>
+                <w:t xml:space="preserve">ird-04483657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
+                <w:t xml:space="preserve">dTALE approach demonstrates that induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Nathan Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Damien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (2), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665509v1</w:t>
+                <w:t xml:space="preserve">hal-04756712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+                <w:t xml:space="preserve">A stage‐dependent seed defense response to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089846v1</w:t>
+                <w:t xml:space="preserve">hal-04665509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome Sequences of Nine Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gihaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abi S.A. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa A. S. V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.e01259-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.01259-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sache</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Ballu</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04892355v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving common bacterial blight phenotyping by using rub-inoculation and machine learning: cheaper, better, faster, stronger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ruh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Préveaux</w:t>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Barbazange</w:t>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345026v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Improving common bacterial blight phenotyping by using rub-inoculation and machine learning: cheaper, better, faster, stronger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbazange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (3), pp.691-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-04-21-0129-r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344454v1</w:t>
+                <w:t xml:space="preserve">hal-03345026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common bacterial blight of bean: a model of seed transmission and pathological convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.Early Access. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.13067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of 17 Xanthomonas Strains Responsible for Common Bacterial Blight of Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (31), pp.e00371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00371-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349711v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Complete and Circularized Genome Sequences of Three Xanthomonas Strains Pathogenic on Soybean and Alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00537-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945634v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1), 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627510v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Bean Subtelomeres Are Hot Spots of Recombination and Favor Resistance Gene Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Ashfield</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer plays a major role in the pathological convergence of Xanthomonas lineages on common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01185⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4975-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02291355v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas adaptation to common bean is associated with horizontal transfers of genes encoding TAL effectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Common Bean Subtelomeres Are Hot Spots of Recombination and Favor Resistance Gene Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ashfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4087-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620418v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02291355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Complete Genome Sequences of Xanthomonas citri pv. vignicola Strains CFBP7111, CFBP7112, and CFBP7113 Obtained Using Long-Read Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Xanthomonas adaptation to common bean is associated with horizontal transfers of genes encoding TAL effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00813-17⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4087-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314799v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">First Complete Genome Sequences of Xanthomonas citri pv. vignicola Strains CFBP7111, CFBP7112, and CFBP7113 Obtained Using Long-Read Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (36), pp.e00813-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00813-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity to plant pathogens and iron homeostasis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Dellagi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01401768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Immunity to plant pathogens and iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Joseph</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240, pp.90 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204049v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of functional centromeres of the common bean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmet L. Tek</w:t>
+                <w:t xml:space="preserve">Scavenging iron: a novel mechanism of plant immunity activation by microbial siderophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon M. S. Richard</w:t>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Abernathy</w:t>
+                <w:t xml:space="preserve">Nassima Riache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Fonseca</w:t>
+                <w:t xml:space="preserve">Delphine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (1), pp.47 - 60. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.2167-2183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.233585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643881v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtelomeric khipu satellite repeat from Phaseolus vulgaris: lessons learned from the genome analysis of the Andean genotype G19833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M. S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Complex Disease Resistance Gene Cluster in Diploid Phaseolus and Tetraploid Glycine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of functional centromeres of the common bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Egan</w:t>
+                <w:t xml:space="preserve">Aiko Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.E. Pfeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+                <w:t xml:space="preserve">Ahmet L. Tek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M. S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Podicheti</w:t>
+                <w:t xml:space="preserve">Brian Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.195040⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921326v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of a Complex Disease Resistance Gene Cluster in Diploid Phaseolus and Tetraploid Glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ashfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podicheti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.336-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.195040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of immunisation against leptin on feed intake, weight gain, fat deposition and laying performance in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.D. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.B. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Z. Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (1), pp.88-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071660500475319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3442,163 +3576,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Present at Common Bean Subtelomeres? Large Resistance Gene Clusters, Knobs and Khipu Satellite DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M. S. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïb Meziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Bean Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 9, SPRINGER INTERNATIONAL PUBLISHING AG, 294 p., 2017, Compendium of Plant Genomes, 978-3-319-63524-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63526-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3608,154 +3742,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dialogue of plant-bacterial interactions during seed transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Plantes Bactéries Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3765,401 +3899,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
+                <w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Aubineau</w:t>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Goff</w:t>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Mathilde Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04455685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">Induction of common bean OVATE Family Protein 7 (PvOFP7) promotes resistance to common bacterial blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Hutin</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04932122v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel “ceasefire” model to explain efficient seed transmission of Xanthomonas citri pv. fuscans to common bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas W. G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4227,51 +4361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FE480A9"/>
+    <w:nsid w:val="058B37E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaswgchen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18553936X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwiny&#233;l&#233; Euvaris Som&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233;yand&#233; Oumarou Dianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Koita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2025.17068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi S.A. Marques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01259-22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbazange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-04-21-0129-r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ashfield" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4087-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00813-17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0837GV63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Iwata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet L. Tek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. S. Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ashfield" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Egan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Pfeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.D. Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.B. Shao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Bi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500475319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63526-2_9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaswgchen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18553936X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwiny&#233;l&#233; Euvaris Som&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakar Ouattara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Joseph Batieno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233;yand&#233; Oumarou Dianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidia Koita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2025.17068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rahmanzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibeh Hajian-Maleki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Zamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.007154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae433" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gihaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi S.A. Marques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A. S. V. Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01259-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbazange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-04-21-0129-r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03228925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00371-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00537-21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4975-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ribeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ashfield" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01185" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4087-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00813-17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aznar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0837GV63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Riache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233585" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. S. Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Iwata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet L. Tek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Fonseca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ashfield" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Egan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Pfeil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.D. Shi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.B. Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Yu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Bi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500475319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;b Meziadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63526-2_9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>