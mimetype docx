--- v0 (2026-04-01)
+++ v1 (2026-05-13)
@@ -1144,350 +1144,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intersémiotique florale de Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amir Biglari, Henri Desoubeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-huit Lustres, Hommages à Michel Butor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-308, 2016, Dix-huit Lustres, Hommages à Michel Butor, 978-2-406-06570-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06572-2.p.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lieu d’éducation Associé Nice-Nucera, territoire d’une recherche multipartenariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cora Cohen-Azria, Marie-Pierre Chopin, Denise Orange-Ravachol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionner l’espace, Les méthodes de recherche en didactiques (4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-176, 2016, Éducation et didactiques, 978-2-7574-1158-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce qui est vivant et ce qui est mort de la didactique de l'écriture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PETIT Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques du français et de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Université de Lorraine, pp.599-617, 2016, RECHERCHE TEXTUELLES, 978-2-9094-9830-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lieu d’éducation Associé Nice-Nucéra, territoire d’une recherche multipartenariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1523,199 +1523,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04911111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filles de Rousseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques GUILHAUMOU, Karine LAMBERT et Anne MONTENACH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre Révolution Transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-61, 2015, PENSER LE GENRE, 978-2-85399-990-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité littéraire et positionnement générique dans la correspondance d’auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Biagioli, Marijn S. Kaplan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail du genre à travers les échanges épistolaires des écrivains, épistolarité et généricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-266, 2015, THYRSE, 978-2-343-06772-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140728v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles relations les élèves établissent entre les apprentissages langagiers extrascolaires, les apprentissages langagiers de la discipline français et ceux des autres disciplines?</w:t>
               </w:r>
@@ -1949,225 +1949,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marquage temporel des débats interdidactiques : la non-congruence comme marqueur d'interdiscursivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lahanier-Reuter, Eric Roditi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de temporalité, Les méthodes de recherche en didactiques (2). Actes du deuxième séminaire international sur les méthodes de recherche en didactiques de novembre 2006, Villeneuve d'Asq.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.109-124, 2007, Education et didactiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trait botanique dans l'œuvre de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bonhomme, M. Symington, S. Ballestra-Puech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le TRAIT De la lettre à la figure, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.217-231, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152077v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00155215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre médiaculture et culture scolaire : les représentations de l'école et des disciplines chez les élèves lecteurs d'Harry Potter.</w:t>
               </w:r>
@@ -2805,151 +2805,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désensorceler l'école: les représentations de l'école et des disciplines enseignées chez les lecteurs d'Harry Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville et volcan dans le roman de Bulwer Lytton Les derniers jours de Pompéi et ses adaptations pour la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153364v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00186642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3618,165 +3618,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter Poe à l’opéra : le diptyque opératique de Bruno Coli, The Tell-Tale Heart (2004) et The Angel of the Odd (2014)</w:t>
+                <w:t xml:space="preserve">POEtiques ou les vertus d’un calembour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, POEtiques : influence littéraire et poétique des genres, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088062v1</w:t>
+                <w:t xml:space="preserve">hal-04077883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POEtiques ou les vertus d’un calembour</w:t>
+                <w:t xml:space="preserve">Adapter Poe à l’opéra : le diptyque opératique de Bruno Coli, The Tell-Tale Heart (2004) et The Angel of the Odd (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, POEtiques : influence littéraire et poétique des genres, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077883v1</w:t>
+                <w:t xml:space="preserve">hal-04088062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canard littéraire d’Edgard Poe à Alphonse Allais: le triomphe du genre</w:t>
               </w:r>
@@ -4382,234 +4382,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impact des stéréotypes disciplinaires sur les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXXV (2), pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POEtique et traduction : traducteurs et traductions de Poe dans le domaine français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Edgar Poe et la traduction, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les botaniques des dames, badinage précieux ou initiation scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00607643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POEtique et traduction : traducteurs et traductions de Poe dans le domaine français</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,51 +6499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0406E4F0"/>
+    <w:nsid w:val="2E7EBD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6730,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/contact/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hannaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/pun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/du-nouveau-roman-a-la-textique-jean-ricardou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.dauy.2014.01.0157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. erga.it" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds.ecfw.v4i1.8558" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Mansouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2766" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn S. Kaplan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legendre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Betti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bomel-Rainelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/contact/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hannaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118751v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cegil.univ-lorraine.fr/content/pun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/du-nouveau-roman-a-la-textique-jean-ricardou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06572-2.p.0285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.dauy.2014.01.0157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. erga.it" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Taillibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.12644" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds.ecfw.v4i1.8558" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Mansouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2766" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn S. Kaplan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Legendre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio d'Arcangeli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Betti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bomel-Rainelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>