--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -536,429 +536,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: Functional unit matters</w:t>
+                <w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marmonier</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rouault</w:t>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234, pp.108620. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478202v1</w:t>
+                <w:t xml:space="preserve">hal-04590313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary shifts to improve nutritional quality while reducing diet cost in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12937-024-01068-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: Functional unit matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101182. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.108620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590313v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to conciliate nutritional and environmental targets of adult diet in France while halving current meat consumption?</w:t>
               </w:r>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1078,103 +1078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What dietary factors determine the difference between self-selected nutritious diets that protect the environment versus those with an adverse impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 482, pp.144206. </w:t>
@@ -1206,295 +1206,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact and nutritional quality of adult diet in France based on fruit and vegetable intakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How to conciliate nutritional and environmental targets of adult diet in France while halving current meat consumption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johanna Calvarin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03252-3⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236604v1</w:t>
+                <w:t xml:space="preserve">hal-04871256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate nutritional and environmental targets of adult diet in France while halving current meat consumption ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact and nutritional quality of adult diet in France based on fruit and vegetable intakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Komati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Calvarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (6), pp.335-348. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.195-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871256v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an occurrence-based healthy dietary diversity (ORCHID) score easy to operationalize in dietary prevention interventions in older adults: a French study</w:t>
               </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,611 +1686,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward healthy and sustainable diets for the 21st century: importance of sociocultural and economic considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O. Verger</w:t>
+                <w:t xml:space="preserve">Sander Biesbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+                <w:t xml:space="preserve">Frans J Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele R Tufford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin W Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (26), pp.e2219272120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2219272120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100202v1</w:t>
+                <w:t xml:space="preserve">hal-04128334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to F Mariotti et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3), pp.913-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward healthy and sustainable diets for the 21st century: importance of sociocultural and economic considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Biesbroek</w:t>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans J Kok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin W Bloem</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2219272120⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128334v1</w:t>
+                <w:t xml:space="preserve">hal-04100202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to F Mariotti et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (3), pp.913-914. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087047v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des protéines animales aux apports totaux recommandés en protéines. Republication de l'étude publiée dans &amp;quot;The Journal of Nutrition&amp;quot; le 11 juillet 2022, vol. 152 (11): 2514-2525.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,905 +2581,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limitations of the methodological approaches used to study dietary shifts towards improved nutrition and sustainability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Republication : Aliments ultra-transformés : le système NOVA est-il robuste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Haurogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab091⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (3), pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454000v1</w:t>
+                <w:t xml:space="preserve">hal-03690859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-processed foods: how functional is the NOVA system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+                <w:t xml:space="preserve">Patrick Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Typhaine Haurogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (9), pp.1245-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-022-01099-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506984v1</w:t>
+                <w:t xml:space="preserve">hal-03616700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of eating more sustainable diets: a nutritional and environmental diet optimisation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliseu Verly-Jr</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Martins de Carvalho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17441692.2021.1900315⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170269v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To me, it's just natural to be in the garden: a multi-site investigation of new community gardener motivation using Self-Determination Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cost of eating more sustainable diets: a nutritional and environmental diet optimisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Verly-Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashby Sachs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Aline Martins de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirce Maria Lobo Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellbeing, Space and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wss.2022.100088⟩</w:t>
+              <w:t xml:space="preserve">Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.1073-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17441692.2021.1900315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761818v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">To me, it's just natural to be in the garden: a multi-site investigation of new community gardener motivation using Self-Determination Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashby Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Katherine Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Boshara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
+              <w:t xml:space="preserve">Wellbeing, Space and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wss.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Republication : Aliments ultra-transformés : le système NOVA est-il robuste ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advantages and limitations of the methodological approaches used to study dietary shifts towards improved nutrition and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.579-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690859v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed foods: how functional is the NOVA system?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Haurogné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76 (9), pp.1245-1253. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41430-022-01099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616700v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un affichage environnemental des produits animaux : compte-rendu de trois webinaires organisés par l’Association Française de Zootechnie au cours de l'année 2021</w:t>
               </w:r>
@@ -3590,64 +3590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximately half of total protein intake by adults must be animal-based to meet non-protein nutrient-based recommendations with variation due to age and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,64 +3707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual diet optimization in French adults shows that plant-based &amp;quot;dairy-like&amp;quot; products may complement dairy in sustainable diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,1039 +3835,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à un jardin collectif urbain et santé : revue systématique de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empreinte environnementale des aliments. Sur quelle base les comparer ? [Interview de N. Darmon]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (5), pp.300-320. </w:t>
+              <w:t xml:space="preserve">Lettre infos ELSA-PACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-021-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340180v1</w:t>
+                <w:t xml:space="preserve">hal-03376063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte environnementale des aliments. Sur quelle base les comparer ? [Interview de N. Darmon]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation à un jardin collectif urbain et santé : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre infos ELSA-PACT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.3-4. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (5), pp.300-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43016-021-⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376063v1</w:t>
+                <w:t xml:space="preserve">hal-03340180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), 3059, 17 p. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340139v1</w:t>
+                <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la polémique sur les menus sans viande, les multiples enjeux de la restauration scolaire [Editorial]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban collective garden participation and health: a systematic literature review of potential benefits for free-living adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (1), pp.6-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190766v1</w:t>
+                <w:t xml:space="preserve">hal-03229527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Integration of various dimensions in food-based dietary guidelines via mathematical approaches Report of a DGE/FENS Workshop in Bonn, Germany, 23-24 September 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carolin Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Annemarie Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Angela Bechthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Heiner Boeing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Watzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.942-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520004857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892328v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03046852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban collective garden participation and health: a systematic literature review of potential benefits for free-living adults</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuaa147⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03229527v1</w:t>
+                <w:t xml:space="preserve">inserm-03274437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of various dimensions in food-based dietary guidelines via mathematical approaches Report of a DGE/FENS Workshop in Bonn, Germany, 23-24 September 2019</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heiner Boeing</w:t>
+                <w:t xml:space="preserve">Pulses twice a week in replacement of meat modestly increases diet sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Watzl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (6), pp.942-949. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), 3059, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114520004857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13093059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03046852v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà de la polémique sur les menus sans viande, les multiples enjeux de la restauration scolaire [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tharrey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.89-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03274437v1</w:t>
+                <w:t xml:space="preserve">hal-03190766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Simioni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356397v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordable nutrient density: toward economic indicators of sustainable healthy diets</w:t>
               </w:r>
@@ -4957,90 +4957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Privet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5085,1022 +5085,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sécurité sociale de l'alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overlap between “ultraprocessed” foods and the preexisting nutrient rich foods index?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (2), pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/NT.0000000000000400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958898v1</w:t>
+                <w:t xml:space="preserve">hal-02525661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlap between “ultraprocessed” foods and the preexisting nutrient rich foods index?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une sécurité sociale de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3178, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/NT.0000000000000400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525661v1</w:t>
+                <w:t xml:space="preserve">hal-02958898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of vegetarian and non-vegetarian dishes at school: are nutrient profiling systems sufficiently informative?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La crise du Covid-19 met en lumière la nécessaire remise en cause de l'aide alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saidi-Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 juin 2020, 5 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918931v1</w:t>
+                <w:t xml:space="preserve">hal-02884858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More sustainable European diets based on self-selection do not require exclusion of entire categories of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Privet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching culturally acceptable and adequate diets at the lowest cost increment according to income level in Brazilian households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseu Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosely Sichieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Mori Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0229439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Covid-19 met en lumière la nécessaire remise en cause de l'aide alimentaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutritional quality of vegetarian and non-vegetarian dishes at school: are nutrient profiling systems sufficiently informative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), article number 2256, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12082256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884858v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the nutritional relevance of food- based dietary guidelines with mathematical optimisation of individual diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032778v1</w:t>
+                <w:t xml:space="preserve">hal-02860475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the nutritional relevance of food- based dietary guidelines with mathematical optimisation of individual diets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashby Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.175-188. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nbu.12431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860475v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardiner dans un quartier défavorisé, un déclic pour repenser son alimentation ?</w:t>
               </w:r>
@@ -6220,51 +6220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’impact du respect des nouvelles recommandations alimentaires françaises sur les apports nutritionnels des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6508,1589 +6508,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning dietary improvements without additional costs for low-income individuals in Brazil: linear programming optimization as a tool for public policy in nutrition and health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosely Sichieri</w:t>
+                <w:t xml:space="preserve">Quatre décennies d'achats alimentaires : évolutions des inégalités de qualité nutritionnelle en France, 1971-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavia Mori Sarti</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Létoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12937-019-0466-y⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 513, pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626127v1</w:t>
+                <w:t xml:space="preserve">hal-02530632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">L'accès à un jardin partagé peut-il modifier les pratiques alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.50-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943524v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing school food supply: Integrating environmental, health, economic, and cultural dimensions of diet sustainability with linear programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Eustachio Colombo</w:t>
+                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Patterson</w:t>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Schäfer Elinder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16173019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619380v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Improving participation of hard-to-reach older people in diet interventions: the INVITE strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), pp.559-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962313v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-Diet, a tailored nutrition counselling web-application based on mathematical diet optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+                <w:t xml:space="preserve">Implications nutritionnelles des directives françaises sur l’offre alimentaire en restauration scolaire et place des plats protidiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.096⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962295v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">J. El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609655v1</w:t>
+                <w:t xml:space="preserve">hal-02962313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre décennies d'achats alimentaires : évolutions des inégalités de qualité nutritionnelle en France, 1971-2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">MS-Diet, a tailored nutrition counselling web-application based on mathematical diet optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Nichèle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530632v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès à un jardin partagé peut-il modifier les pratiques alimentaires ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02392173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hind Gaigi</w:t>
+                <w:t xml:space="preserve">Planning dietary improvements without additional costs for low-income individuals in Brazil: linear programming optimization as a tool for public policy in nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Verly-Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosely Sichieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Mori Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12937-019-0466-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962341v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving participation of hard-to-reach older people in diet interventions: the INVITE strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubois Christophe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.474⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962203v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications nutritionnelles des directives françaises sur l’offre alimentaire en restauration scolaire et place des plats protidiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Optimizing school food supply: Integrating environmental, health, economic, and cultural dimensions of diet sustainability with linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Eustachio Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Schäfer Elinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karin Lindroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Duchêne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulf Sonesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (17), pp.3019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16173019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886518v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la biodisponibilité des nutriments lors de l’identification de régimes alimentaires plus durables : la consommation de viande est-elle toujours à réduire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,90 +8249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does participating in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8405,64 +8405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8507,988 +8507,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SENS algorithm—a new nutrient profiling system for food labelling in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology to compile food metrics related to diet sustainability into a single food database: Application to the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41430-017-0017-6⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.11.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625679v1</w:t>
+                <w:t xml:space="preserve">hal-01607926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food choices to meet nutrient recommendations for the adult Brazilian population based on the linear programming approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosely Sichieri</w:t>
+                <w:t xml:space="preserve">The bioavailability of iron, zinc, protein and vitamin A is highly variable in French individual diets: Impact on nutrient inadequacy assessment and relation with the animal-to-plant ratio of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliseu Verly-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980017003883⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629076v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nutritional quality of food-at-home purchases improving? 1969–2010: 40 years of household consumption surveys in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">The simplified nutrient profiling system (SENS) adequately ranks foods in relation to the overall nutritional quality of diets: a validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 72 (2), pp.220-227. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 72 (4), pp.593-602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384749v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to compile food metrics related to diet sustainability into a single food database: Application to the French case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Is nutritional quality of food-at-home purchases improving? 1969–2010: 40 years of household consumption surveys in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Létoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nichèle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.11.083⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.220-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-017-0041-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607926v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bioavailability of iron, zinc, protein and vitamin A is highly variable in French individual diets: Impact on nutrient inadequacy assessment and relation with the animal-to-plant ratio of diets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SENS algorithm—a new nutrient profiling system for food labelling in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sondey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.070⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-017-0017-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607470v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simplified nutrient profiling system (SENS) adequately ranks foods in relation to the overall nutritional quality of diets: a validation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Food choices to meet nutrient recommendations for the adult Brazilian population based on the linear programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosely Sichieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Verly-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.1538-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017003883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625398v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing social et intervention nutritionnelle en magasin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Raffin</w:t>
+                <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624489v1</w:t>
+                <w:t xml:space="preserve">hal-02120772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Marketing social et intervention nutritionnelle en magasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gamburzew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 444, pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120772v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille : des jardins partagés dans les quartiers Nord</w:t>
               </w:r>
@@ -9612,51 +9612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,90 +9733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Optimization to Explore Tomorrow's Sustainable Diets: A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M C Brouzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9867,103 +9867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.5-5</w:t>
@@ -9992,51 +9992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Quality of School Meals in France: Impact of Guidelines and the Role of Protein Dishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,77 +10109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10239,51 +10239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des choix alimentaires plus durables, la place des fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equation Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10302,1164 +10302,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver des légumes dans un jardin associatif de quartier d’habitat social, un moyen pour les femmes de réinterroger leurs pratiques alimentaires ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+                <w:t xml:space="preserve">Comparaison de la classification de recettes par trois systèmes de profilage nutritionnel : SAIN, LIM, SENS et 5-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Burq</w:t>
+                <w:t xml:space="preserve">Edith Honvo Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (5), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606231v1</w:t>
+                <w:t xml:space="preserve">hal-01604575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manger Top, une démarche de marketing social bénéfique en milieu défavorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gamburzew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (4), pp.181 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594536v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on généraliser à l’ensemble de la population les changements alimentaires identifiés pour chaque individu comme nécessaires à l’atteinte des recommandations nutritionnelles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Enfants et adultes forts consommateurs de sucres libres en France : quels changements alimentaires pour respecter les recommandations nutritionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (Supplément 1), pp.S66-S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(17)30200-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01606212v1</w:t>
+                <w:t xml:space="preserve">hal-02626034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système SAIN, LIM AQR répartit les aliments en 4 classes ordonnées en fonction de leur aptitude à s’intégrer à une alimentation nutritionnellement adéquate – une analyse par optimisation de rations individuelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606385v1</w:t>
+                <w:t xml:space="preserve">hal-01868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary changes needed to reach nutritional adequacy without increasing diet cost according to income: An analysis among French adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Lluch</w:t>
+                <w:t xml:space="preserve">Le système SAIN, LIM AQR répartit les aliments en 4 classes ordonnées en fonction de leur aptitude à s’intégrer à une alimentation nutritionnellement adéquate – une analyse par optimisation de rations individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506663v1</w:t>
+                <w:t xml:space="preserve">hal-01606385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+                <w:t xml:space="preserve">Dietary changes needed to reach nutritional adequacy without increasing diet cost according to income: An analysis among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868342v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adultes forts consommateurs de sucres libres en France : quels changements alimentaires pour respecter les recommandations nutritionnelles ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cultiver des légumes dans un jardin associatif de quartier d’habitat social, un moyen pour les femmes de réinterroger leurs pratiques alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Burq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626034v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger Top, une démarche de marketing social bénéfique en milieu défavorisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Gamburzew</w:t>
+                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (4), pp.181 - 192. </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777461v1</w:t>
+                <w:t xml:space="preserve">hal-01594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la classification de recettes par trois systèmes de profilage nutritionnel : SAIN, LIM, SENS et 5-C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Peut-on généraliser à l’ensemble de la population les changements alimentaires identifiés pour chaque individu comme nécessaires à l’atteinte des recommandations nutritionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604575v1</w:t>
+                <w:t xml:space="preserve">hal-01606212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community gardening in poor neighborhoods in France: a way to re-think food practices?</w:t>
               </w:r>
@@ -11592,90 +11592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual diet modeling shows how to balance the diet of french adults with or without excessive free sugar Intakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.1-16. </w:t>
@@ -11726,51 +11726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying foods with good nutritional quality and price for the Opticourses intervention research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11817,90 +11817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural validation of a French Food Frequency Questionnaire of 94 items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the SAIN,LIM system to the SENS algorithm: a review of a French approach of nutrient profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12068,51 +12068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du système SAIN, LIM pour ordonner les aliments en quatre classes sur la base de leurs caractéristiques nutritionnelles et des apports quotidiens de référence européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12172,90 +12172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle compatibilité entre qualités nutritionnelle et environnementale de l’alimentation en France ? Apports du profilage nutritionnel des aliments, de l’épidémiologie nutritionnelle et de la modélisation de rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cholé Doc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 154, pp.1-6</w:t>
@@ -12412,295 +12412,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How low can dietary greenhouse gas emissions be reduced without impairing nutritional adequacy, affordability and acceptability of the diet? A modelling study to guide sustainable food choices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">In-store marketing of inexpensive foods with good nutritional quality in disadvantaged neighborhoods: increased awareness, understanding, and purchasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gamburzew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980016000653⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-016-0427-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634507v1</w:t>
+                <w:t xml:space="preserve">hal-01568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-store marketing of inexpensive foods with good nutritional quality in disadvantaged neighborhoods: increased awareness, understanding, and purchasing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How low can dietary greenhouse gas emissions be reduced without impairing nutritional adequacy, affordability and acceptability of the diet? A modelling study to guide sustainable food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.104. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (14), pp.2662-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-016-0427-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980016000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568617v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build a standardized country-specific environmental food database for nutritional epidemiology studies</w:t>
               </w:r>
@@ -12712,51 +12712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bertoluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12829,90 +12829,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching Nutritional Adequacy Does Not Necessarily Increase Exposure to Food Contaminants: Evidence from a Whole-Diet Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146 (10), pp.2149-2157. </w:t>
@@ -12963,51 +12963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d’approvisionnement d’habitants de quartiers pauvres et excentrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Catalinea Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13071,77 +13071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of young child formulae and supplements to ensure nutritional adequacy in UK young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe M. C. Brouzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13199,693 +13199,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étiquetage nutritionnel : entre réglementations et controverses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socio-economic characteristics, living conditions and diet quality are associated with food insecurity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (16, November 2015), pp.2952-2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980014002912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602057v1</w:t>
+                <w:t xml:space="preserve">hal-02634515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic characteristics, living conditions and diet quality are associated with food insecurity in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étiquetage nutritionnel : entre réglementations et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (16, November 2015), pp.2952-2961. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980014002912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634515v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which functional unit to identify sustainable foods?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Higher nutritional quality at no additional cost among low-income households: insights from food purchases of “positive deviants”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malu S Gaubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980015000579⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (1), pp.190 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.104380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634133v1</w:t>
+                <w:t xml:space="preserve">hal-01785454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’un fléchage nutritionnel dans deux supermarchés à Marseille « Le choix Vita+ »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which functional unit to identify sustainable foods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (13), pp.2488-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980015000579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604192v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher nutritional quality at no additional cost among low-income households: insights from food purchases of “positive deviants”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malu S Gaubard</w:t>
+                <w:t xml:space="preserve">Expérimentation d’un fléchage nutritionnel dans deux supermarchés à Marseille « Le choix Vita+ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maidon</w:t>
+                <w:t xml:space="preserve">Llucia Adrover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102 (1), pp.190 - 198. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.104380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785454v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-store intervention to promote healthy and inexpensive foods for French low-income populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gamburzew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.528--529</w:t>
@@ -14152,51 +14152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.115-125. </w:t>
@@ -14247,64 +14247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Sustainable Foods: The Relationship between Environmental Impact, Nutritional Quality, and Prices of Foods Representative of the French Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14364,77 +14364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing energy intake and energy density for a sustainable diet: a study based on self-selected diets in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14511,64 +14511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.article n° 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14602,51 +14602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Standards for School Catering in France: Serving Moderate Quantities to Improve Dietary Quality Without Increasing the Food-related Cost of Meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14730,613 +14730,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the construct validity of five nutrient profiling systems using diet modeling with linear programming</w:t>
+                <w:t xml:space="preserve">Dairy Products: How They Fit in Nutritionally Adequate Diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clerfeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Edouard E. Clerfeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lluch</w:t>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne A. Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (9), pp.1003-1005. </w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (7), pp.950 - 956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2013.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jand.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646887v1</w:t>
+                <w:t xml:space="preserve">hal-01001021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Products: How They Fit in Nutritionally Adequate Diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the food and built environments in urban centres: reliability and validity of the EURO-PREVOB Community Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Verger</w:t>
+                <w:t xml:space="preserve">J Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Lluch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+                <w:t xml:space="preserve">C Knai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jand.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (3), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001021v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et inégalités sociales de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (5), pp.233-239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the food and built environments in urban centres: reliability and validity of the EURO-PREVOB Community Questionnaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the construct validity of five nutrient profiling systems using diet modeling with linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Foster</w:t>
+                <w:t xml:space="preserve">E. Clerfeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rutter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolf-Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (9), pp.1003-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2013.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01569505v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High nutritional quality is not associated with low greenhouse gas emissions in self-selected diets of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (3), pp.569-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15370,51 +15370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food cost and nutritional quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), pp.568-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15448,90 +15448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions of self-selected individual diets in France: Changing the Q23 diet structure or consuming less?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75, pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15591,51 +15591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Knai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15708,77 +15708,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mediterranean diet pattern with low consumption of liquid sweets and refined cereals is negatively associated with adiposity in adults from rural Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15823,1395 +15823,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude démontre la pertinence de la distribution de fruits et légumes via l'aide alimentaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary behaviour and nutritional status in underprivileged people using food aid (ABENA study, 2004-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.560-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01158.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761860v1</w:t>
+                <w:t xml:space="preserve">hal-02646262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary behaviour and nutritional status in underprivileged people using food aid (ABENA study, 2004-2005)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude démontre la pertinence de la distribution de fruits et légumes via l'aide alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412, pp.50-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646262v1</w:t>
+                <w:t xml:space="preserve">hal-03761860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating at the university canteen. Associations with socioeconomic status and healthier self-reported eating habits in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the nutritional specificities of food categories in an across-the-board nutrient profile system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guagliardo</w:t>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lions</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650297v1</w:t>
+                <w:t xml:space="preserve">hal-02643652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest way to reach nutritional goals is to adopt Mediterraneanfood choices: evidence from computer-generated personalized diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Food consumption and greenhouse gas emissions: changing food consumption patterns or consuming less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Touazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644696v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food et nutrient intakes of food insecure people in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">The shortest way to reach nutritional goals is to adopt Mediterranean food choices: evidence from computer-generated personalized diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (Supplement 3), pp.177-177</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (4), pp.1127-1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648131v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantifying the contribution of foods with unfavourable nutrient profiles to nutritionally adequate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (8), pp.1133-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510004800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643648v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the contribution of foods with unfavourable nutrient profiles to nutritionally adequate diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Is there a relation between the nutritional adequacy of diets and their greenhouse gas emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Supkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647531v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relation between the nutritional adequacy of diets and their greenhouse gas emissions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Food et nutrient intakes of food insecure people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.150</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (Supplement 3), pp.177-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643478v1</w:t>
+                <w:t xml:space="preserve">hal-02648131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the nutritional specificities of food categories in an across-the-board nutrient profile system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.107</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.328-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643652v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food consumption and greenhouse gas emissions: changing food consumption patterns or consuming less?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Eating at the university canteen. Associations with socioeconomic status and healthier self-reported eating habits in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guagliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.90 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2010.11.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643291v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest way to reach nutritional goals is to adopt Mediterranean food choices: evidence from computer-generated personalized diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">The shortest way to reach nutritional goals is to adopt Mediterraneanfood choices: evidence from computer-generated personalized diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (4), pp.1127-1137</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 94 (4), pp.1127 - 1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.016501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645687v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary guidelines for school catering: do they affect the cost of primary school meals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17262,90 +17262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité alimentaire pour raisons financières en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre (Observatoire National de la Pauvreté et de l'Exclusion Sociale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17364,744 +17364,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des recommandations du GEMRCN pour la restauration collective : quel impact sur le coût des repas dans les écoles primaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Le resto U: une aide pour respecter le PNNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ciantar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.84-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664398v1</w:t>
+                <w:t xml:space="preserve">hal-02661411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger équilibré malgré la précarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Associations of socioeconomic factors with inadequate dietary intake in food aid users in France (the ABENA study 2004–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (4), pp.374-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejcn.2009.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660023v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In foods, energy is cheap where it is abundant and expensive where it is scarce: this is a fact, not an artifact. Letter to the editor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Suivi des recommandations du GEMRCN pour la restauration collective : quel impact sur le coût des repas dans les écoles primaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciantar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2010.29176⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759714v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic and economic determinants of overweight and obesity in female food-aid users in France (The ABENA study 2004–2005)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manger équilibré malgré la précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (744), pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02920448v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le resto U: une aide pour respecter le PNNS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sociodemographic and economic determinants of overweight and obesity in female food-aid users in France (The ABENA study 2004–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amivi Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (6), pp.517-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2010.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of socioeconomic factors with inadequate dietary intake in food aid users in France (the ABENA study 2004–2005)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In foods, energy is cheap where it is abundant and expensive where it is scarce: this is a fact, not an artifact. Letter to the editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (4), pp.374-382. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (4), pp.1068-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejcn.2009.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2010.29176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661618v1</w:t>
+                <w:t xml:space="preserve">hal-03759714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the lowest-cost healthful food plans culturally and socially acceptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18187,51 +18187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18282,103 +18282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To meet nutrient recommendations, most french adults need to expand their habitual food repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine F. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 139 (9), pp.1721-1727. </w:t>
@@ -18410,866 +18410,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide anion scavenging capacity measured by a polarographic method. Comparison with a colourimetric method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Aider le public à identifier la qualité nutritionnelle des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mitjavila</w:t>
+                <w:t xml:space="preserve">Alain Douiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 400, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761458v1</w:t>
+                <w:t xml:space="preserve">hal-02654581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'éducation nutritionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Diet optimization methods can help translate dietary guidelines into a cancer prevention food plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Monsivais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (8), pp.1541-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.109.104398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653154v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fortified street food to prevent nutritional deficiencies in homeless men in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Individual diet modeling translates nutrient recommendations into realistic and individual-specific food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91, pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654121v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger équilibré pour 3,5 euros par jour: un véritable défi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Low-cost foods: how do they compare with their brand name equivalents ? A french study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (6), pp.808-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980008003157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653145v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual diet modeling translates nutrient recommendations into realistic and individual-specific food choices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+                <w:t xml:space="preserve">Superoxide anion scavenging capacity measured by a polarographic method. Comparison with a colourimetric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Periquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mitjavila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715769209082267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659343v1</w:t>
+                <w:t xml:space="preserve">hal-03761458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost foods: how do they compare with their brand name equivalents ? A french study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour l'éducation nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 402, pp.31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661777v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider le public à identifier la qualité nutritionnelle des aliments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">A fortified street food to prevent nutritional deficiencies in homeless men in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Douiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 400, pp.9-10</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.196-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654581v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet optimization methods can help translate dietary guidelines into a cancer prevention food plan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Manger équilibré pour 3,5 euros par jour: un véritable défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 402, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.109.104398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663582v1</w:t>
+                <w:t xml:space="preserve">hal-02653145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient profiles discriminate foods according to their contribution to nutritionally adequate diets: a validation study using linear programming and the SAIN,LIM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.L. Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19342,64 +19342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing nutrient profile models in relation to energy density and energy cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19433,51 +19433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient profiling. The good, the bad, and the ultra-processed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (10), pp.1967-1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19524,64 +19524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should nutrient profiles be based on 100 g, 100 kcal or serving size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.898-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19609,917 +19609,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des achats alimentaires : 30 ans d'enquêtes auprès des ménages en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear programming can help identify practical solutions to improve the nutritional quality of food aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Andrieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Zo J. Rambeloson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980007000511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663979v1</w:t>
+                <w:t xml:space="preserve">hal-02664167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé par l’alimentation. Est-ce un privilège réservé aux riches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Le gradient social de l'obésité se creuse en France. Sait-on pourquoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (24), pp.344-347</w:t>
+              <w:t xml:space="preserve">40120</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663493v1</w:t>
+                <w:t xml:space="preserve">hal-00490605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gradient social de l'obésité se creuse en France. Sait-on pourquoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40120</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490159v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gradient social de l'obésité se creuse en France. Sait-on pourquoi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">L'évolution des achats alimentaires : 30 ans d'enquêtes auprès des ménages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nichèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40120</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489701v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gradient social de l'obésité se creuse en France. Sait-on pourquoi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">La santé par l’alimentation. Est-ce un privilège réservé aux riches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40120</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
+              <w:t xml:space="preserve">Diabète et Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (24), pp.344-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490605v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear programming can help identify practical solutions to improve the nutritional quality of food aid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Le gradient social de l'obésité se creuse en France. Sait-on pourquoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40120</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980007000511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664167v1</w:t>
+                <w:t xml:space="preserve">hal-00490159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does social class predict diet quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Enquête auprès des associations d'aide alimentaire (E3A) : mode de fonctionnement des structures et valeur nutritionnelle des colis et repas distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenhael Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(08)74377-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657457v1</w:t>
+                <w:t xml:space="preserve">hal-02661393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulate and evaluate population-specific complementary feeding recommendations using linear programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Recommandations pour un colis d'aide alimentaire équilibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umi Fahmida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sight and Life Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.13-18</w:t>
+              <w:t xml:space="preserve">L'Information diététique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656323v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour un colis d'aide alimentaire équilibré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Does social class predict diet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information diététique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.26-31</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (5), pp.1107-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663892v1</w:t>
+                <w:t xml:space="preserve">hal-02657457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête auprès des associations d'aide alimentaire (E3A) : mode de fonctionnement des structures et valeur nutritionnelle des colis et repas distribués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Formulate and evaluate population-specific complementary feeding recommendations using linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia Castetbon</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umi Fahmida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sight and Life Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661393v1</w:t>
+                <w:t xml:space="preserve">hal-02656323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can optimal combinations of local foods achieve the nutrient density of the F100 catch-up diet for severe malnutrition</w:t>
               </w:r>
@@ -20531,51 +20531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (4), pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20600,90 +20600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient profiling can help identify foods of good nutritional quality for their price: a validation study with linear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (6), pp.1107-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20708,51 +20708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil à découvrir en nutrition humaine : la programmation linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20790,51 +20790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gradient social de l’obésité se creuse en France. Sait-on pourquoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20872,64 +20872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments premier prix : peut-on les comparer aux aliments de marque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20961,627 +20961,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy density and high nutritional quality are each associated with higher diet costs in French adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Facteurs associés aux consommations alimentaires des bénéficiaires de l’aide alimentaire : étude ABENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amivi Noukpoapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (4), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1019/200704400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656426v1</w:t>
+                <w:t xml:space="preserve">hal-02654162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost constraints on food choices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">3 questions à Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAVA Scientific Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.4</w:t>
+              <w:t xml:space="preserve">Priorités Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653299v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy-density diets are associated with higher diet quality and higher diet costs in french adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Le droit à une alimentation équilibrée, une réalité pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 107 (6), pp.1028-1032</w:t>
+              <w:t xml:space="preserve">Equation Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660306v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 questions à Nicole Darmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Low energy density and high nutritional quality are each associated with higher diet costs in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Priorités Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18, pp.3</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (3), pp.690-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657580v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à une alimentation équilibrée, une réalité pour tous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Cost constraints on food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equation Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63, 3 p</w:t>
+              <w:t xml:space="preserve">IFAVA Scientific Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659535v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés aux consommations alimentaires des bénéficiaires de l’aide alimentaire : étude ABENA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Low-energy-density diets are associated with higher diet quality and higher diet costs in french adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Monsivais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Dietetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (6), pp.1028-1032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1019/200704400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654162v1</w:t>
+                <w:t xml:space="preserve">hal-02660306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-dense food groups have high energy costs: an econometric approach to nutrient profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21639,1098 +21639,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’insécurité alimentaire dans le Comté de Sacramento</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’insécurité alimentaire dans le Comté de Sacramento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.37-51</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.38-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201121v1</w:t>
+                <w:t xml:space="preserve">hal-02663187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des déficiences chez les personnes sans-abri : intérêt d’un aliment de rue enrichi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost diets: more energy, fewer nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Briend</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (3), pp.434-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201123v1</w:t>
+                <w:t xml:space="preserve">hal-03759594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coût et la qualité nutritionnelle des groupes d'aliments: quelle hiérarchie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Impact of a cost constraint on nutritionally adequate food choices for french women: an analysis by linear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(06)70612-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneb.2005.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661481v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a cost constraint on nutritionally adequate food choices for french women: an analysis by linear programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Consommations alimentaires et place de l’aide alimentaire chez les personnes incluses dans l’étude Abena, 2004-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amivi Noukpoapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition Education and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658156v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations alimentaires et place de l’aide alimentaire chez les personnes incluses dans l’étude Abena, 2004-2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’insécurité alimentaire dans le Comté de Sacramento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bellin-Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11, pp.79-81</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659552v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost diets: more energy, fewer nutrients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévention des déficiences chez les personnes sans-abri : intérêt d’un aliment de rue enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Drewnowski</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.53-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759594v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’insécurité alimentaire dans le Comté de Sacramento</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Le coût et la qualité nutritionnelle des groupes d'aliments: quelle hiérarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(06)70612-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663187v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un colis de référence pour une aide alimentaire équilibrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Design of optimal food-based complementary feeding recommendations and identification of key &amp;quot;Problem Nutrients&amp;quot; using goal programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umi Fahmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Rambeloson</w:t>
+                <w:t xml:space="preserve">Suci Fitriyanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Deheeger</w:t>
+                <w:t xml:space="preserve">Timothy B. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (2), pp.118-124</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (9), pp.2399-2404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655407v1</w:t>
+                <w:t xml:space="preserve">hal-02653364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des déficiences nutritionnelles chez les personnes sans-abri : intérêt d’un aliment de rue enrichi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Un colis de référence pour une aide alimentaire équilibrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Rambeloson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 79, pp.54-66</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.118-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667372v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal food-based complementary feeding recommendations and identification of key &amp;quot;Problem Nutrients&amp;quot; using goal programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Prévention des déficiences nutritionnelles chez les personnes sans-abri : intérêt d’un aliment de rue enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Briend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 136 (9), pp.2399-2404</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.54-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653364v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nutritionally adequate mixtures of vegetable oils by linear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22802,51 +22802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes budgétaires et choix alimentaires : pauvreté des ménages, pauvreté de l'alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22878,265 +22878,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of obesity: dietary energy density and energy cost</w:t>
+                <w:t xml:space="preserve">Food choices and diet costs: an economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 82 (1), pp.265S-273S. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135 (4), pp.900-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/82.1.265S⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/135.4.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759717v1</w:t>
+                <w:t xml:space="preserve">hal-03759740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food choices and diet costs: an economic analysis</w:t>
+                <w:t xml:space="preserve">The economics of obesity: dietary energy density and energy cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 135 (4), pp.900-904. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (1), pp.265S-273S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/135.4.900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/82.1.265S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759740v1</w:t>
+                <w:t xml:space="preserve">hal-03759717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nutrient density standard for vegetables and fruits: nutrients per calorie and nutrients per unit cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23189,248 +23189,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-based dietary guidelines can be developed and tested using linear programming analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-dense diets are associated with lower diet costs: a community study of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inguruwatte Premachandra</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/134.4.951⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PHN2003512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759602v1</w:t>
+                <w:t xml:space="preserve">hal-03759618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-dense diets are associated with lower diet costs: a community study of French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food-based dietary guidelines can be developed and tested using linear programming analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inguruwatte Premachandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (1), pp.21-27. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (4), pp.951-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/PHN2003512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/134.4.951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759618v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing fats and sweets with vegetables and fruits. A question of cost</w:t>
               </w:r>
@@ -23533,51 +23533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do economic constraints encourage the selection of energy dense diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23630,486 +23630,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear programming: a mathematical tool for analyzing and optimizing children's diets during the complementary feeding period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Briend</w:t>
+                <w:t xml:space="preserve">Is there a Mediterranean migrants mortality paradox in Europe? Letter to the editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juergen Erhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (1), pp.12-22. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (6), pp.1115-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005176-200301000-00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyg308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759623v1</w:t>
+                <w:t xml:space="preserve">hal-03759744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Mediterranean migrants mortality paradox in Europe? Letter to the editor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear programming: a mathematical tool for analyzing and optimizing children's diets during the complementary feeding period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Juergen Erhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32 (6), pp.1115-1118. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (1), pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyg308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00005176-200301000-00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759744v1</w:t>
+                <w:t xml:space="preserve">hal-03759623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost constraint alone has adverse effects on food selection and nutrient density: an analysis of human diets by linear programming</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear programming to optimize the nutrient density of a population's diet: an example based on diets of preschool children in rural Malawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 132 (12), pp.3764-3771. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (2), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/132.12.3764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/75.2.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759631v1</w:t>
+                <w:t xml:space="preserve">hal-03759635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear programming to optimize the nutrient density of a population's diet: an example based on diets of preschool children in rural Malawi</w:t>
+                <w:t xml:space="preserve">A cost constraint alone has adverse effects on food selection and nutrient density: an analysis of human diets by linear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 75 (2), pp.245-253. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (12), pp.3764-3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/75.2.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/132.12.3764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759635v1</w:t>
+                <w:t xml:space="preserve">hal-03759631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local food price analysis by linear programming: a new approach to assess the economic value of fortified food supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25508,277 +25508,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of protein deficiency on lipid peroxidation in the small intestine and liver of rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress may contribute to the intestinal dysfunction of weanling rats fed a low protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Robert Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Desjeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Albrecht</w:t>
+                <w:t xml:space="preserve">Jehan-François Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 123 (6), pp.1068-1075</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761450v1</w:t>
+                <w:t xml:space="preserve">hal-03761438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress may contribute to the intestinal dysfunction of weanling rats fed a low protein diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of protein deficiency on lipid peroxidation in the small intestine and liver of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jehan-François Desjeux</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 31 (1), pp.59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0278-6915(93)90180-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761438v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen free radical scavenger capacity in aqueous models of different procyanidins from grape seeds</w:t>
               </w:r>
@@ -25906,77 +25906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the scavenger capacity of different flavonoids with regard to the superoxide ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cambon-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mitjavila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives and contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (sup1), pp.S60-S63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26611,677 +26611,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les défis majeurs de l’alimentation et de l’agriculture de l’échelle mondiale à régionale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le régime méditerranéen en phase avec les Objectifs de développement durable en région Provence-Alpes-Côte d’Azur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-11, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
+              <w:t xml:space="preserve">, pp.26-26, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877828v1</w:t>
+                <w:t xml:space="preserve">hal-03877852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime méditerranéen en phase avec les Objectifs de développement durable en région Provence-Alpes-Côte d’Azur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les défis majeurs de l’alimentation et de l’agriculture de l’échelle mondiale à régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-11, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03877852v1</w:t>
+                <w:t xml:space="preserve">hal-03877828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus de repas végétariens à la cantine : double pari pour la nutrition et l’environnement</w:t>
+                <w:t xml:space="preserve">Alimentation en collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peretti, Noël; Dupont, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-33, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
+              <w:t xml:space="preserve">Alimentation de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2022, 9782294776090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877884v1</w:t>
+                <w:t xml:space="preserve">hal-04511321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les jardins collectifs en outils de promotion de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Ghestem</w:t>
+                <w:t xml:space="preserve">Comment mettre en place des systèmes alimentaires et agricoles durables en luttant contre les inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-36, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511358v1</w:t>
+                <w:t xml:space="preserve">hal-03877872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mettre en place des systèmes alimentaires et agricoles durables en luttant contre les inégalités sociales ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plus de repas végétariens à la cantine : double pari pour la nutrition et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Paturel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-36, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
+              <w:t xml:space="preserve">, pp.33-33, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877872v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation en collectivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformer les jardins collectifs en outils de promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peretti, Noël; Dupont, Christophe. </w:t>
+              <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation de l'enfant et de l'adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2022, 9782294776090</w:t>
+              <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511321v1</w:t>
+                <w:t xml:space="preserve">hal-04511358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instaurer une sécurité alimentaire durable pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27326,243 +27326,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation d'impact des actions de prévention et de promotion de la santé nutritionnelle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manger plus durable, sans tracas [Préface de l'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pépites : recettes engagées de nos quartiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VRAC - Vers un Réseau d'Achats en Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468339v1</w:t>
+                <w:t xml:space="preserve">hal-04511230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger plus durable, sans tracas [Préface de l'ouvrage]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation d'impact des actions de prévention et de promotion de la santé nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pépites : recettes engagées de nos quartiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VRAC - Vers un Réseau d'Achats en Commun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511230v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition, santé et pauvreté</w:t>
               </w:r>
@@ -27720,51 +27720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity: determinants and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable nutrition in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27828,64 +27828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hidden Hunger Malnutrition and the First 1,000 Days of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, Basel Karger, VIII + 244 p., 2016, World Review of Nutrition and Dietetics, 978-3-318-05685-3; 978-3-318-05684-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28095,64 +28095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions INSERM/INRA, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28354,51 +28354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbon footprint of food and the nutritional quality of food choices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food system sustainability. Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28436,64 +28436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact carbone et qualité nutritionnelle des régimes alimentaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28574,64 +28574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition, revenus et insécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lydié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28682,51 +28682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional foods vs. manufactured baby foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues in complementary feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Nestec, 2007, Nestle Nutrition Workshop Series. Pediatric Programme, 978-3-8055-8283-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28751,51 +28751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28891,103 +28891,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: functional unit matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
@@ -29016,103 +29016,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental et qualité nutritionnelle des régimes alimentaires des adultes en France selon leur consommation de fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Komati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Calvarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Journée d’études de l’AFDN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des diététiciens nutritionniste (AFDN), Sep 2024, Paris, France</w:t>
@@ -29262,51 +29262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29381,553 +29381,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction et fondements théoriques d’une intervention sur l’alimentation et l’activité physique pour les séniors (le programme ALAPAGE)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation saine et durable : à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395280v1</w:t>
+                <w:t xml:space="preserve">hal-04393835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gosset</w:t>
+                <w:t xml:space="preserve">Vers la prise en compte de l’urgence climatique dans les recommandations de consommation alimentaire pour la population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353497v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation saine et durable : à quel prix ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393835v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la prise en compte de l’urgence climatique dans les recommandations de consommation alimentaire pour la population générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction et fondements théoriques d’une intervention sur l’alimentation et l’activité physique pour les séniors (le programme ALAPAGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353432v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie des impacts environnementaux et coût monétaire des catégories d’aliments : l'unité fonctionnelle compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
@@ -30051,51 +30051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30293,51 +30293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30455,234 +30455,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698088v1</w:t>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t>
@@ -30705,415 +30705,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+                <w:t xml:space="preserve">hal-03698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of evidence-based research on the economics of NGS in France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire: School food and nutrition policy and legal frameworks: school meal nutrition guidelines and standards - a tool to support the right to food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662322v1</w:t>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of evidence-based research on the economics of NGS in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">Webinaire: School food and nutrition policy and legal frameworks: school meal nutrition guidelines and standards - a tool to support the right to food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O2-1 Improving diet and physical activity in older adults living at home: protocol for the ALAPAGE cluster randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31160,90 +31160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31275,1032 +31275,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites des approches mises en oeuvre pour identifier des choix alimentaires plus durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire AFZ : Evaluation et affichage environnemental des produits d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2021, Online, France. 31 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408290v1</w:t>
+                <w:t xml:space="preserve">hal-03463414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la durabilité des repas scolaires : recherche d’un compromis pour concilier nutrition et environnement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463689v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversité alimentaire, un atout majeur pour la santé de la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Alapage Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semaine nationale de la dénutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de lutte contre la dénutrition, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740074v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité alimentaire et risque de décès en population générale âgée [eposter]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantités minimum et sources de protéines pour l’atteinte de l’ensemble des recommandations nutritionnelles [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463592v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la validité du score de diversité ALAPAGE avec des indicateurs de qualité nutritionnelle de l’alimentation de seniors en France (INCA3) [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463414v2</w:t>
+                <w:t xml:space="preserve">hal-03740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Diversité alimentaire et risque de décès en population générale âgée [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Lamani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477759v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité alimentaire, un atout majeur pour la santé de la personne âgée</w:t>
+                <w:t xml:space="preserve">Avantages et limites des approches mises en oeuvre pour identifier des choix alimentaires plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">- Alapage Collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine nationale de la dénutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif de lutte contre la dénutrition, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Webinaire AFZ : Evaluation et affichage environnemental des produits d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2021, Online, France. 31 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469267v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantités minimum et sources de protéines pour l’atteinte de l’ensemble des recommandations nutritionnelles [eposter]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Améliorer la durabilité des repas scolaires : recherche d’un compromis pour concilier nutrition et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463540v1</w:t>
+                <w:t xml:space="preserve">hal-03463689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are risk and time preferences associated with food intake, diet quality and weight status? Results of a French national survey</w:t>
               </w:r>
@@ -32424,64 +32424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle et impact environnemental de différents types de repas scolaires végétariens et non-végétariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32588,103 +32588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
@@ -32713,90 +32713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32838,103 +32838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
@@ -33071,90 +33071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of community gardens in promoting sustainable lifestyles in urban settings: design and baseline data of the JArDinS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33186,325 +33186,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787387v1</w:t>
+                <w:t xml:space="preserve">hal-02962245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962245v1</w:t>
+                <w:t xml:space="preserve">hal-02787387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33611,51 +33611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche interventionnelle visant à améliorer l’ALImentation et l’Activité Physique du sujet AGE comprenant une procédure de recrutement actif de seniors socialement isolés et/ou économiquement vulnérables (projet ALAPAGE2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33950,1136 +33950,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repas scolaires : impact nutritionnel de la réglementation et place des plats protidiques</w:t>
+                <w:t xml:space="preserve">La durabilité des régimes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “La restauration collective, un levier pour la (re)territorialisation de l'alimentation ? Place et rôles de la restauration collective dans les projets alimentaires territoriaux (PAT)”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Nationale des Centres Permanents d’Initiatives pour l’Environnement - Artisans du changement environnemental (UNCPIE). FRA., Apr 2018, Paris, France. 51 p</w:t>
+              <w:t xml:space="preserve">Journée FRB 2018 : Biodiversité, transition alimentaire et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786637v1</w:t>
+                <w:t xml:space="preserve">hal-02785325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do they fit in nutritionally adequate and sustainable diets?</w:t>
+                <w:t xml:space="preserve">What is a sustainable diet? How do we measure the holistic concept of sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Federation event (IDF). The role of dairy in sustainable diets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Feb 2018, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Danish Dairy Board's Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786930v1</w:t>
+                <w:t xml:space="preserve">hal-02786762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible de concilier les différentes exigences de l'alimentation durable ? Apports de l'épidémiologie nutritionnelle et de l'optimisation de rations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic disparities and nutritional quality of food purchases in France: 1971-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Létoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INRA-ANSES "Approches bénéfice-risque en alimentation humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785327v1</w:t>
+                <w:t xml:space="preserve">hal-02789071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une alimentation plus durable : quelle place pour la viande ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear programming approach to meet nutrient recommendations of adult Brazilian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosely Sichieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Verly-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place des produits animaux et végétaux dans l’alimentation : Approches interdisciplinaires pour mieux innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Congress of Epidemiology, EUROEPI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785330v1</w:t>
+                <w:t xml:space="preserve">hal-02789765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of French children with excessive free sugar intakes. Which dietary changes are needed to meet nutritional recommendations?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation sous-contraintes : un outil accessible à tous pour l’optimisation nutritionnelle des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ecully, France</w:t>
+              <w:t xml:space="preserve">12. Journées Aliments &amp; Santé (JAS). Les nouvelles recettes pour développer l’offre alimentaire durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787263v1</w:t>
+                <w:t xml:space="preserve">hal-02785648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear programming approach to meet nutrient recommendations of adult Brazilian population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosely Sichieri</w:t>
+                <w:t xml:space="preserve">Characteristics of French children with excessive free sugar intakes. Which dietary changes are needed to meet nutritional recommendations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliseu Verly-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Epidemiology, EUROEPI 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">42. Anniversary Meeting of the British Feeding and Drinking Group (BFDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789765v1</w:t>
+                <w:t xml:space="preserve">hal-02787263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation sous-contraintes : un outil accessible à tous pour l’optimisation nutritionnelle des produits</w:t>
+                <w:t xml:space="preserve">Repas scolaires : impact nutritionnel de la réglementation et place des plats protidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Aliments &amp; Santé (JAS). Les nouvelles recettes pour développer l’offre alimentaire durable.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire “La restauration collective, un levier pour la (re)territorialisation de l'alimentation ? Place et rôles de la restauration collective dans les projets alimentaires territoriaux (PAT)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Nationale des Centres Permanents d’Initiatives pour l’Environnement - Artisans du changement environnemental (UNCPIE). FRA., Apr 2018, Paris, France. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785648v1</w:t>
+                <w:t xml:space="preserve">hal-02786637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities and nutritional quality of food purchases in France: 1971-2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do they fit in nutritionally adequate and sustainable diets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Dairy Federation event (IDF). The role of dairy in sustainable diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Dairy Federation (IDF). BEL., Feb 2018, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789071v1</w:t>
+                <w:t xml:space="preserve">hal-02786930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité des régimes alimentaires</w:t>
+                <w:t xml:space="preserve">Est-il possible de concilier les différentes exigences de l'alimentation durable ? Apports de l'épidémiologie nutritionnelle et de l'optimisation de rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée FRB 2018 : Biodiversité, transition alimentaire et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée INRA-ANSES "Approches bénéfice-risque en alimentation humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785325v1</w:t>
+                <w:t xml:space="preserve">hal-02785327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a sustainable diet? How do we measure the holistic concept of sustainability?</w:t>
+                <w:t xml:space="preserve">Vers une alimentation plus durable : quelle place pour la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danish Dairy Board's Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Place des produits animaux et végétaux dans l’alimentation : Approches interdisciplinaires pour mieux innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786762v1</w:t>
+                <w:t xml:space="preserve">hal-02785330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment prendre en compte l’impact environnemental dans l’équilibre alimentaire. Nouveaux éléments de réflexion</w:t>
+                <w:t xml:space="preserve">Modélisation du respect de l’ensemble des recommandations d’apports en nutriments pour les enfants en bas âge : contribution des laits de croissance et des compléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la Société Marocaine d'Infectiologie Pédiatrique et de Vaccinologie (SOMIPEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785320v1</w:t>
+                <w:t xml:space="preserve">hal-02786929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du respect de l’ensemble des recommandations d’apports en nutriments pour les enfants en bas âge : contribution des laits de croissance et des compléments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la Société Marocaine d'Infectiologie Pédiatrique et de Vaccinologie (SOMIPEV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc. 17 p</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786929v1</w:t>
+                <w:t xml:space="preserve">hal-02734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment prendre en compte l’impact environnemental dans l’équilibre alimentaire. Nouveaux éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734713v1</w:t>
+                <w:t xml:space="preserve">hal-02785320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable, introduction de la Journée scientifique annuelle du RFI (Recherche Formation Innovation en pays de la Loire)</w:t>
               </w:r>
@@ -35134,90 +35134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application web de conseils alimentaires sur-mesure par optimisation des consommations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35242,90 +35242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35367,90 +35367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does participation in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35626,90 +35626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35745,726 +35745,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility between dimensions of sustainable diets (nutritional adequacy, exposure to food contaminant and 30% reduction of greenhouse gas emission): an analysis based on individual diet modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 1433 p</w:t>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736157v1</w:t>
+                <w:t xml:space="preserve">hal-02733920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737052v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sustainable diets to sustainable food systems: putting nutrition at the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Jun 2017, Paris, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary changes needed to reach nutritional adequacy and reduce greenhouse gas emissions by 30% without increasing contaminant exposure: an analysis based on individual diet modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 1433 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Compatibility between dimensions of sustainable diets (nutritional adequacy, exposure to food contaminant and 30% reduction of greenhouse gas emission): an analysis based on individual diet modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathiew Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 1433 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733920v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733918v1</w:t>
+                <w:t xml:space="preserve">hal-02737052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36506,90 +36506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does access to urban community gardens improve nutritional quality and sustainability of food practices without increasing social inequalities in health? Protocol for a quasi-experimental evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36627,103 +36627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the animal-to-plant ratio and nutrient bioavailability factors in individual diets: the french and tunisian cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Africa Nutritional Epidemiology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Marrakesh, Morocco</w:t>
@@ -36752,51 +36752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires durables. Sécurité nutritionnelle et alimentation durable : enjeux et approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36828,709 +36828,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income and food purchases-related GHG emissions: the French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic disparities and diet quality: What can the evolution of purchases of French households tell ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Fadhuile</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Flavie Letoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740880v1</w:t>
+                <w:t xml:space="preserve">hal-02740881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
+                <w:t xml:space="preserve">Modeling and intervention studies to promote nutritional security and sustainable diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on Evidence-based decision support for food security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740879v1</w:t>
+                <w:t xml:space="preserve">hal-01603488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bioavailability estimation on the assessment of inadequate nutrient intakes in French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Is it possible to reach nutritional adequacy without increasing the exposure to food contaminants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742796v1</w:t>
+                <w:t xml:space="preserve">hal-02739255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and intervention studies to promote nutritional security and sustainable diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evidence-based decision support for food security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603488v1</w:t>
+                <w:t xml:space="preserve">hal-02740879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reach nutritional adequacy without increasing the exposure to food contaminants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of bioavailability estimation on the assessment of inadequate nutrient intakes in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739255v1</w:t>
+                <w:t xml:space="preserve">hal-02742796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities and diet quality: What can the evolution of purchases of French households tell ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Income and food purchases-related GHG emissions: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Letoile</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Adelaide Fadhuile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740881v1</w:t>
+                <w:t xml:space="preserve">hal-02740880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food price policies improve diet quality while increasing socio-economic inequalities in nutrition</w:t>
               </w:r>
@@ -37542,64 +37542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress Hidden Hunger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37624,77 +37624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger Top: une intervention de marketing social avec marquage nutritionnel dans deux supermarchés à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gamburzew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37762,90 +37762,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing fruits and vegetables intakes to reach nutritional adequacy does not necessarily increase the exposure to food contaminants: a modeling approach in the French women poulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence Internationale EGEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
@@ -37900,77 +37900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
@@ -37999,103 +37999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O05 - Identification de déviants positifs au sein du projet Opticourses : des achats alimentaires équilibrés malgré un petit budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malu Gaubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.S31, </w:t>
@@ -38133,64 +38133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38254,64 +38254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent are dietary shifts a potential lever to reduce greenhouse gas emissions? A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38349,64 +38349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre qualité nutritionnelle et coût de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques nutritionnelles, régulation des filières alimentaires et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38431,64 +38431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SAIN et le LIM. Un système de «profilage nutritionnel» pour orienter favorablement les choix des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38539,51 +38539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes budgétaires et choix alimentaires : pauvreté des ménages, pauvreté de l'alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38653,51 +38653,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38817,64 +38817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
@@ -38903,51 +38903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigdis Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39278,90 +39278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du guide de l’aide alimentaire pour la conception de colis alimentaires équilibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39399,51 +39399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif &amp;quot;Passerelle&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39518,381 +39518,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891877v1</w:t>
+                <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681488v1</w:t>
+                <w:t xml:space="preserve">hal-03891877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
@@ -39973,51 +39973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUGOWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
@@ -40040,484 +40040,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097853v1</w:t>
+                <w:t xml:space="preserve">hal-03164642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164642v1</w:t>
+                <w:t xml:space="preserve">hal-03097853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Mon alimentation sur-mesure, a tailored nutrition counselling web application based on mathematical diet optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786816v1</w:t>
+                <w:t xml:space="preserve">hal-02791405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
@@ -40540,713 +40523,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon alimentation sur-mesure, a tailored nutrition counselling web application based on mathematical diet optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791405v1</w:t>
+                <w:t xml:space="preserve">hal-02786816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALAPAGE, une recherche interventionnelle visant à améliorer l’alimentation et l’activité physique du sujet âgé vivant à domicile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735261v1</w:t>
+                <w:t xml:space="preserve">hal-02786863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377025v1</w:t>
+                <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">ALAPAGE, une recherche interventionnelle visant à améliorer l’alimentation et l’activité physique du sujet âgé vivant à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787969v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786863v1</w:t>
+                <w:t xml:space="preserve">hal-02377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
@@ -41275,90 +41275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41400,103 +41400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
@@ -41564,51 +41564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Oseredczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41676,51 +41676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41814,77 +41814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41929,506 +41929,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité nutritionnelle: une dimension à ne pas négliger dans l’équation de la durabilité</w:t>
+                <w:t xml:space="preserve">Cultiver des légumes dans un jardin associatif de quartier d'habitat social, un moyen pour les femmes de réinterroger leurs pratiques alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l’obésité de l’adulte et de l’enfant</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Marseille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785666v1</w:t>
+                <w:t xml:space="preserve">hal-02786243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver des légumes dans un jardin associatif de quartier d'habitat social, un moyen pour les femmes de réinterroger leurs pratiques alimentaires ?</w:t>
+                <w:t xml:space="preserve">La qualité nutritionnelle: une dimension à ne pas négliger dans l’équation de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l’obésité de l’adulte et de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Marseille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786243v1</w:t>
+                <w:t xml:space="preserve">hal-02785666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’impact du respect des repères alimentaires du HCSP sur les apports nutritionnels des adultes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947493v1</w:t>
+                <w:t xml:space="preserve">hal-02786429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Modélisation de l’impact du respect des repères alimentaires du HCSP sur les apports nutritionnels des adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786429v1</w:t>
+                <w:t xml:space="preserve">hal-01947493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon alimentation sur-mesure, a tailored nutrition counselling web application based on mathematical diet optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42453,77 +42453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42561,103 +42561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
@@ -42680,605 +42680,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733619v1</w:t>
+                <w:t xml:space="preserve">hal-02737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Socioeconomic disparities and nutritional quality of food purchases in France: 40 years of household purchases 1969-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Létoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Nichèle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21st ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 1433 p., 2017, Abstracts of the 21st International Congress of Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733620v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities and nutritional quality of food purchases in France: 40 years of household purchases 1969-2010</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21st ICN International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 1433 p., 2017, Abstracts of the 21st International Congress of Nutrition</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736809v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02737876v1</w:t>
+                <w:t xml:space="preserve">hal-02733619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43346,64 +43346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43471,64 +43471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Paolo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43570,77 +43570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations nutritionnelles sont compatibles avec les normes toxicologiques : une adéquation validée par programmation linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43725,64 +43725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Fadhuile-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43827,727 +43827,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer la biodisponibilité des nutriments dans la mise au point de rations nutritionnellement adéquates et adaptées aux habitudes de consommation ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying sustainable foods combining low environmental impact, high nutritional quality, and moderate price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Cahiers de Nutrition et de Diététique, 48, 185 p., 2013, Cahiers de Nutrition et de Diététique</w:t>
+              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (Suppl. 1), 1960 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601853v1</w:t>
+                <w:t xml:space="preserve">hal-02748271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils pour optimiser les qualités nutritionnelles des produits alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation du profil nutritionnel des aliments SAIN,LIM : une analyse de l’étude ENNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. L. P. S. Pradnya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Georgé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">C. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Elsevier, Cahiers de Nutrition et de Diététique, 48 (supplément 1), 185 p., 2013, Cahiers de Nutrition et de Diététique</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Nutrition Clinique et Métabolisme, 48, 185 p., 2013, Cahiers de Nutrition et de Diététique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70385-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601698v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole-diet approach to translate nutritional and food safety requirements into dietary guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 2013, 11e Journées Francophones de Nutrition (JFN 2013)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying sustainable foods combining low environmental impact, high nutritional quality, and moderate price</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment intégrer la biodisponibilité des nutriments dans la mise au point de rations nutritionnellement adéquates et adaptées aux habitudes de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Cahiers de Nutrition et de Diététique, 48, 185 p., 2013, Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karger</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02748271v1</w:t>
+                <w:t xml:space="preserve">hal-01601853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du profil nutritionnel des aliments SAIN,LIM : une analyse de l’étude ENNS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">De nouveaux outils pour optimiser les qualités nutritionnelles des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Nutrition Clinique et Métabolisme, 48, 185 p., 2013, Cahiers de Nutrition et de Diététique. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. Elsevier, Cahiers de Nutrition et de Diététique, 48 (supplément 1), 185 p., 2013, Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601699v1</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construct validity assessment of an adapted version of the SAIN, LIM nutrient profiling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clerfeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Demaretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
@@ -44585,103 +44585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shortest way to reach nutritional goals is to adopt Mediterranean food choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
@@ -44719,77 +44719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of food insecurity and health deprivation among French adults: a tenuous link with poverty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Touazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Porto, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44827,51 +44827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pédagogiques pour une aide alimentaire créés pour les Banques Alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Rambeloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45023,51 +45023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daguzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -45089,90 +45089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et valoriser la qualité nutritionnelle de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesturgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1017" w:history="1">
@@ -45296,51 +45296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des populations défavorisées en France. Synthèse des travaux dans les domaines économique, sociologique et nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45511,64 +45511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opticourses : un programme pour conjuguer nutrition et budget au quotiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier-Ressources Education Santé-Environnement n° 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45606,51 +45606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins partagés : vers des modes de vie plus durables ? [Communiqué de presse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45662,151 +45662,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opticourses : lutter contre les inégalités nutritionnelles [Dossier de presse]</w:t>
+                <w:t xml:space="preserve">L'alimentation durable est-elle compatible avec les habitudes alimentaires ? [Dossier de presse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996500v1</w:t>
+                <w:t xml:space="preserve">hal-02996471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation durable est-elle compatible avec les habitudes alimentaires ? [Dossier de presse]</w:t>
+                <w:t xml:space="preserve">Opticourses : lutter contre les inégalités nutritionnelles [Dossier de presse]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996471v1</w:t>
+                <w:t xml:space="preserve">hal-02996500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livewell for life</w:t>
               </w:r>
@@ -45831,64 +45831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -45955,64 +45955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référentiel actualisé de l’aide alimentaire pour concevoir des dons équilibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46187,51 +46187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 23, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -46243,516 +46243,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t>
+                <w:t xml:space="preserve">Les jardins partagés peuvent-ils promouvoir des modes de vie plus durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] So What? 13, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781560v1</w:t>
+                <w:t xml:space="preserve">hal-03148970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sécurité alimentaire durable : enjeux, initiatives et principes directeurs. Rapport Terra Nova</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doudja Saïdi Kabeche</w:t>
+                <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Terra Nova. 2021, 109 p</w:t>
+              <w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03466621v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience de la crise covid-19. Période du premier confinement national</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Angot</w:t>
+                <w:t xml:space="preserve">Vers une sécurité alimentaire durable : enjeux, initiatives et principes directeurs. Rapport Terra Nova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Avis CNA n° 89, Conseil National de l'Alimentation. 2021, 113 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Terra Nova. 2021, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358215v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins partagés peuvent-ils promouvoir des modes de vie plus durables ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Retour d'expérience de la crise covid-19. Période du premier confinement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Conseil National de L'Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] So What? 13, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Avis CNA n° 89, Conseil National de l'Alimentation. 2021, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03148970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46778,51 +46778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité nutritionnelle des repas servis à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -46883,51 +46883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICOURSES &amp;quot;Mettre en place et évaluer une démarche interventionnelle participative visant à influencer favorablement les approvisionnements alimentaires de personnes vivant dans des quartiers défavorisés au Nord de Marseille&amp;quot;. Rapport final de la recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -46962,64 +46962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47084,51 +47084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude AIDA FEL : Les fruits et légumes des « jardins de la méditerranée » dans le circuit de l'aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47189,77 +47189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête auprès des associations d'aide alimentaire. Etude réalisée dans le cadre du Programme National Nutrition Santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Castetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47326,64 +47326,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact carbone de l'alimentation et qualité nutritionnelle des choix alimentaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47444,90 +47444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité alimentaire pour raisons financières en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -47639,51 +47639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520FA9E1"/>
+    <w:nsid w:val="F6F3ED07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47870,51 +47870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126908583" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.darmon@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;fleur Jacquemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M. Bianchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Badiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03252-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Prat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523002520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Biesbroek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Kok" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele R Tufford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W Bloem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219272120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly-Jr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martins de Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Maria Lobo Marchioni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2021.1900315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alaimo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Boshara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wss.2022.100088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-022-01099-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie de Vriese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa147" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03046852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carolin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Schmidt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bechthold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Boeing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Watzl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004857" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169300" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02525661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NT.0000000000000400" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosely Sichieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mori Sarti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lockyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flynn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatenby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12421" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-019-0466-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eustachio Colombo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patterson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sch&#228;fer Elinder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karin Lindroos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16173019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.096" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530632v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie L&#233;toile" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duch&#234;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sondey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0017-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629076v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenia dos Santos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly-Junior" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003883" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384749v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0041-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625398v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gamburzew" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raffin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M C Brouzes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmy049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duchene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020205" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Burq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606212v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.078" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W05S3R2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606385v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174679" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626034v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vaudaine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30200-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777461v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.03.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604575v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506643v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002282" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665117000817" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braesco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.082" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Parlesak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tetens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Dejgard Jensen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinne Smed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Gabrijelcic Blenkus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163411" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568617v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0427-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe M. C. Brouzes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Briend" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8090539" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002912" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980015000579" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604192v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Adrover" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.12.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuv027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S&#233;verine Gaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601485v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L. Buttriss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Briend" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine L. Ferguson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12076" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-66" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644064v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Allegre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mandon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciantar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2013.02.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646887v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clerfeuille" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lluch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolf-Pedersen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.95" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001021v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Clerfeuille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2013.04.002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LM1WSWB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601412v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.06.001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pomerleau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Knai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foster" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rutter" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGHK024N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645408v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012005022" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644416v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lobstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9041472" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649384v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Issa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Batal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.130" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646262v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschamps" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01158.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZZBRX32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650297v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2010.11.142" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24ZNJ3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.016501" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648131v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647531v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004800" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643652v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouveyrol" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645687v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643656v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. All&#232;gre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciantar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665678v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.02.005" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660023v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759714v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29176" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920448v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2010.09.005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC78XKPD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661411v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pavaut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.10.003" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661618v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2009.153" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662329v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009993028" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667567v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637480903107700" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658552v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine F. Ferguson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107318" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761458v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Periquet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitjavila" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769209082267" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653154v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654121v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653145v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659343v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28426" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661777v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003157" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654581v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douiller" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663582v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.104398" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663374v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26465" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658839v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2008.16" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655490v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009991212" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667905v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2008.53" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663493v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#232;s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490159v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489701v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490605v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664167v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo J. Rambeloson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000511" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657457v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656323v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Ferguson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663892v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661393v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenhael Dauphin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(08)74377-3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654464v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656424v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666666v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657566v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654210v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656426v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653299v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660306v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657580v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659535v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654162v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Noukpoap&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200704400" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656454v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201121v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201123v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661481v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(06)70612-5" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Briend" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2005.11.028" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659552v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759594v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrieu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Drewnowski" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602331" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663187v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655407v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rambeloson" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Deheeger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667372v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653364v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Fitriyanti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Harper" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657253v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferguson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2006.00669.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/378CF8BC476818CD1359681F564076C1BE42B7AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759717v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/82.1.265S" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.4.900" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682536v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.09.005" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-268P4HXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759602v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inguruwatte Premachandra" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.4.951" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759618v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PHN2003512" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759610v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/ajph.94.9.1555" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759626v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0195-6663(03)00113-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CGS7GV3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759623v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Erhardt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005176-200301000-00006" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759744v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg308" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759631v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.12.3764" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759635v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.2.245" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759653v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/156482650102200210" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759751v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/phn200064" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759642v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deheeger" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briend" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PHN200053" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759658v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.106.S4.1288" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761880v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759702v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Abdoul" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roucayrol" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Blaton" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199812000-00018" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759763v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761306v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s P&#233;lissier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chappuis" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199708000-00013" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761351v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benlounes" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Candalh" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blaton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-6749(96)70127-6" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761313v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Candalh" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaton" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desjeux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.270.3.G442" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761327v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodriguez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chappuis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.39.3.416" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761393v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hirribaren" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(94)90405-7" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761424v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mitrovic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(05)80062-7" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761450v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. P&#233;lissier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Desjeux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-6915(93)90180-7" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-880XSKN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761438v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Albrecht" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Fran&#231;ois Desjeux" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761466v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge da Silva" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mitjavila" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf00009a002" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCBMN34G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761534v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon-Gros" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652039009373848" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761562v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitrovic" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02274778" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761576v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragoslav Mitrovic" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbara" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Riera" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anr.1780321120" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761603v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Front" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guillermet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Garcia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.1100060506" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761651v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccall" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Front" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aprile" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0090-6980(84)90026-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065632v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verakis.com/alimentacao-avancos-e-controversias/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877828v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877852v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877884v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511358v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511321v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450758v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegalites.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511230v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papillesetpupilles.fr/2021/04/pepites-recettes-engagees-de-nos-quartiers.html/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524742v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.civam.org/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973620v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569523v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55942-1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602145v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402808" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594708v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595167v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603028v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402805" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574908v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402804" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822948v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822789v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554494v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonnier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684049v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395263v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fuchs" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Gadet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393835v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353407v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138827v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165588" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200397v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giner" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395299v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647936v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662322v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788431v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.009" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408290v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463689v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463592v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voix" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463619v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469267v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alapage Collectif" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463540v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332391v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463697v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408323v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462807v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791485v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787449v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Arquier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Delrieu" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791487v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300785v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785328v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786637v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786930v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785327v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785330v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787263v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789765v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785648v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789071v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785325v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786762v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785320v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786929v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785333v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785323v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785645v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786765v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736157v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathiew Maillot" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733487v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736349v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603691v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740880v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740881v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Letoile" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743848v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raffin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793750v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile-Crepy" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745147v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812431v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823451v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827264v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353460v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demory" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Prigent" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulic" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353448v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumesnil" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danthony" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791405v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735261v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787098v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Oseredczuk" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Royer" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788549v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401246v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786243v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947493v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785354v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736809v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601487v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404424.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70608-9" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4C8DFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794433v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601853v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrari" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601698v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg&#233;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607705v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champeaux" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748271v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223358.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601699v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. P. S. Pradnya" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hajj" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70385-7" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747797v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demaretz" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223347.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747776v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209873.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823467v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812800v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointre" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rambeloson" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rozi&#232;res" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. B&#233;clin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713713v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594257v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402803" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278394v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/l-equilibre-nutritionnel-avec-cd-rom-compatible-mac-et-pc/darmon/descriptif-9782743010676?&amp;amp;pos=10" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466779v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466757v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244308v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996500v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996471v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601768v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thompson" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gower" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551794v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474304v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Granier" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delarue" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812089v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358215v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil National de L'Alimentation" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148970v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823236v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964147v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093837v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnefille" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cabot" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833658v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824948v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-darmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6625-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126908583" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.darmon@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;fleur Jacquemot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M. Bianchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Badiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03252-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Prat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523002520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Biesbroek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J Kok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele R Tufford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W Bloem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219272120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.04.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-022-01099-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly-Jr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Martins de Carvalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirce Maria Lobo Marchioni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2021.1900315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alaimo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Boshara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wss.2022.100088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie de Vriese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trotin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.04.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229527v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuaa147" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03046852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carolin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Schmidt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bechthold" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Boeing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Watzl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004857" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093059" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.03.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169300" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02525661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NT.0000000000000400" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884858v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Saidi-Kabeche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosely Sichieri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mori Sarti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229439" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12431" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lockyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flynn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatenby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12421" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie L&#233;toile" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962203v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duch&#234;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.09.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962295v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.096" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626127v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-019-0466-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619380v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Eustachio Colombo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patterson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sch&#228;fer Elinder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karin Lindroos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sonesson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16173019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sondey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0041-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0017-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenia dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Verly-Junior" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003883" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624489v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gamburzew" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raffin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ghestem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M C Brouzes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmy049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duchene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020205" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604575v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo Houeto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777461v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.03.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vaudaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30200-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606385v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.076" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174679" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Burq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.078" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W05S3R2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.023" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506643v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9020162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608051v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002282" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2017.00062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665117000817" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braesco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.082" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Parlesak" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tetens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Dejgard Jensen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinne Smed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Gabrijelcic Blenkus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163411" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568617v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0427-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150617" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594791v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catalinea Marquez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe M. C. Brouzes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Briend" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8090539" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634515v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002912" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602057v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785454v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S Gaubard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maidon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesturgeon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104380" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634133v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980015000579" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604192v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llucia Adrover" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.12.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuv027" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu S&#233;verine Gaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601485v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L. Buttriss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Briend" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine L. Ferguson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12076" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5868-11-66" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644064v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Allegre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mandon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciantar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2013.02.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001021v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Clerfeuille" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Lluch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2013.04.002" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LM1WSWB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569505v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pomerleau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Knai" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foster" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rutter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGHK024N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601412v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.06.001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clerfeuille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lluch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolf-Pedersen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2013.95" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645408v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980012005022" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644416v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lobstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Rutter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mckee" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph9041472" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649384v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Issa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Batal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.130" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646262v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschamps" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01158.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZZBRX32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761860v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643652v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouveyrol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645687v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647531v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004800" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648131v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650297v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2010.11.142" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24ZNJ3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644696v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.016501" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643656v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. All&#232;gre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciantar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665678v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661411v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pavaut" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.10.003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661618v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2009.153" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664398v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.02.005" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660023v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920448v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin-Lestienne" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2010.09.005" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC78XKPD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759714v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29176" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662329v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009993028" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667567v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637480903107700" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658552v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine F. Ferguson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.L. Volatier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.107318" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654581v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douiller" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663582v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.104398" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659343v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28426" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661777v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Joly" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003157" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761458v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Periquet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitjavila" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769209082267" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653154v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654121v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663374v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26465" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658839v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2008.16" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655490v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980009991212" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667905v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2008.53" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664167v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo J. Rambeloson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000511" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490605v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489701v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663979v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andrieu" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663493v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barr&#232;s" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490159v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661393v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenhael Dauphin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(08)74377-3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663892v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657457v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656323v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Ferguson" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Fahmida" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654464v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656424v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666666v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657566v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654210v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654162v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Noukpoap&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1019/200704400" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657580v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656426v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653299v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660306v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656454v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafay" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663187v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759594v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andrieu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Drewnowski" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602331" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Briend" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneb.2005.11.028" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659552v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201121v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201123v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661481v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(06)70612-5" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653364v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Fitriyanti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy B. Harper" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655407v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rambeloson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bellin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Deheeger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667372v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657253v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferguson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2006.00669.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/378CF8BC476818CD1359681F564076C1BE42B7AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759740v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/135.4.900" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759717v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/82.1.265S" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682536v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jada.2005.09.005" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-268P4HXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759618v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PHN2003512" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759602v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inguruwatte Premachandra" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.4.951" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759610v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/ajph.94.9.1555" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759626v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0195-6663(03)00113-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CGS7GV3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759744v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg308" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759623v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Erhardt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005176-200301000-00006" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759635v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/75.2.245" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759631v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/132.12.3764" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759653v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/156482650102200210" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759751v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/phn200064" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759642v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deheeger" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briend" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PHN200053" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759658v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.106.S4.1288" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761880v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759702v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Abdoul" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roucayrol" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Blaton" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199812000-00018" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759763v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761306v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s P&#233;lissier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chappuis" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199708000-00013" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761351v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benlounes" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Candalh" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blaton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-6749(96)70127-6" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761313v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Candalh" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaton" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desjeux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.270.3.G442" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761327v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodriguez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chappuis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.39.3.416" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761393v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hirribaren" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(94)90405-7" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761424v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mitrovic" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(05)80062-7" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761438v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Albrecht" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Fran&#231;ois Desjeux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761450v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. P&#233;lissier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Desjeux" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0278-6915(93)90180-7" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-880XSKN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761466v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge da Silva" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Fernandez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mitjavila" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf00009a002" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WCBMN34G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761534v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambon-Gros" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652039009373848" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761562v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitrovic" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02274778" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761576v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragoslav Mitrovic" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbara" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Riera" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anr.1780321120" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761603v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Front" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guillermet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Garcia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.1100060506" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761651v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccall" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Front" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aprile" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0090-6980(84)90026-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065632v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verakis.com/alimentacao-avancos-e-controversias/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877852v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877828v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511321v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877884v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511358v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450758v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegalites.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511230v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papillesetpupilles.fr/2021/04/pepites-recettes-engagees-de-nos-quartiers.html/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524742v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.civam.org/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973620v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569523v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55942-1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602145v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402808" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594708v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595167v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603028v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402805" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574908v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402804" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822948v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822789v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813873v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554494v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonnier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684049v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395263v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Fuchs" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Gadet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393835v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353407v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138827v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165588" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200397v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giner" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395299v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647936v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662322v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788431v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.009" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469267v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alapage Collectif" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463540v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463619v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463592v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voix" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408290v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463689v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332391v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463697v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408323v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462807v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791485v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787449v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Arquier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Delrieu" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791487v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300785v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785328v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785325v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786762v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789071v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789765v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785648v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787263v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786637v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786930v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785327v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785330v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786929v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785320v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785333v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785323v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785645v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786765v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733487v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736349v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736157v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathiew Maillot" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603691v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740881v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Letoile" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740880v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743848v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raffin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360053v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Gaubard" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70581-3" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793750v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile-Crepy" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745147v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812431v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823451v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827264v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353460v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Demory" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Prigent" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulic" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353448v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumesnil" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danthony" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791405v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735261v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787098v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Oseredczuk" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Royer" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788549v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401246v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786243v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947493v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785354v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736809v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793873v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Paolo da Silva" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798789v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601487v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404424.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70608-9" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N4C8DFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794433v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748271v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223358.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601699v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. P. S. Pradnya" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Hajj" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70385-7" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607705v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champeaux" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601853v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrari" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601698v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georg&#233;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747797v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demaretz" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drewnowski" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223347.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747776v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209873.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823467v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812800v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointre" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Rambeloson" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rozi&#232;res" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. B&#233;clin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713713v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594257v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402803" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278394v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/l-equilibre-nutritionnel-avec-cd-rom-compatible-mac-et-pc/darmon/descriptif-9782743010676?&amp;amp;pos=10" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831887v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466779v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466757v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244308v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996471v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02996500v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601768v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thompson" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gower" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551794v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474304v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Granier" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delarue" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812089v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148970v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358215v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil National de L'Alimentation" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823236v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964147v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102913v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;sar" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093837v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnefille" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cabot" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833658v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824948v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>