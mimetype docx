--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -931,425 +931,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing vocal performance in complex birdsong: a novel approach</w:t>
+                <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-014-0058-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-013-1616-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101807v1</w:t>
+                <w:t xml:space="preserve">hal-01101810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged.</w:t>
+                <w:t xml:space="preserve">Assessing vocal performance in complex birdsong: a novel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-013-1616-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-014-0058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101810v1</w:t>
+                <w:t xml:space="preserve">hal-01101807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird song and anthropogenic noise : vocal production mechanisms may explain why birds sing higher pitched songs in cities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Song learning in male and female Uraeginthus cyanocephalus, a tropical songbird species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (4), pp.352-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879074v1</w:t>
+                <w:t xml:space="preserve">hal-00879054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning in male and female Uraeginthus cyanocephalus, a tropical songbird species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird song and anthropogenic noise : vocal production mechanisms may explain why birds sing higher pitched songs in cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesko Partecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280, pp.1471-2954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879054v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight Phases in the Song of Skylarks: Impact on Acoustic Parameters and Coding Strategy</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (4), pp.352 - 364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0033154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682845v1</w:t>
@@ -3197,234 +3197,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
+              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682925v1</w:t>
+                <w:t xml:space="preserve">hal-01682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vokurková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682957v1</w:t>
+                <w:t xml:space="preserve">hal-01682925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
@@ -4027,73 +4027,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689949v1</w:t>
+                <w:t xml:space="preserve">hal-01689895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
@@ -4135,73 +4135,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
+              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689895v1</w:t>
+                <w:t xml:space="preserve">hal-01689949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged</w:t>
               </w:r>
@@ -4788,73 +4788,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5th international student course in behavioural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366860v1</w:t>
+                <w:t xml:space="preserve">hal-04366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -4913,73 +4913,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international student course in behavioural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366868v1</w:t>
+                <w:t xml:space="preserve">hal-04366842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -5038,73 +5038,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de La Fédération de Recherche "Education, Psychologie et Neurosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366842v1</w:t>
+                <w:t xml:space="preserve">hal-04366855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -5163,73 +5163,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de La Fédération de Recherche "Education, Psychologie et Neurosciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366855v1</w:t>
+                <w:t xml:space="preserve">hal-04366860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not only male birds increase their vocal performance when territorially challenged</w:t>
               </w:r>
@@ -5524,532 +5524,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Souriau</w:t>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686735v1</w:t>
+                <w:t xml:space="preserve">hal-01689667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vokurková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689667v1</w:t>
+                <w:t xml:space="preserve">hal-01686735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
+              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479348v1</w:t>
+                <w:t xml:space="preserve">hal-01689689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689689v1</w:t>
+                <w:t xml:space="preserve">hal-01479347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
+              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479347v1</w:t>
+                <w:t xml:space="preserve">hal-01479348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Laboratory</w:t>
               </w:r>
@@ -6407,51 +6407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>