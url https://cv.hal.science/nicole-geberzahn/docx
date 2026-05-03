--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -931,209 +931,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged.</w:t>
+                <w:t xml:space="preserve">Assessing vocal performance in complex birdsong: a novel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-013-1616-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-014-0058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101810v1</w:t>
+                <w:t xml:space="preserve">hal-01101807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing vocal performance in complex birdsong: a novel approach</w:t>
+                <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-014-0058-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-013-1616-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101807v1</w:t>
+                <w:t xml:space="preserve">hal-01101810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song learning in male and female Uraeginthus cyanocephalus, a tropical songbird species.</w:t>
               </w:r>
@@ -3197,234 +3197,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vokurková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682957v1</w:t>
+                <w:t xml:space="preserve">hal-01682925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
+              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682925v1</w:t>
+                <w:t xml:space="preserve">hal-01682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
@@ -4027,73 +4027,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
+              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689895v1</w:t>
+                <w:t xml:space="preserve">hal-01689949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
@@ -4135,73 +4135,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689949v1</w:t>
+                <w:t xml:space="preserve">hal-01689895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged</w:t>
               </w:r>
@@ -4788,73 +4788,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international student course in behavioural biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366868v1</w:t>
+                <w:t xml:space="preserve">hal-04366860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -4913,73 +4913,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">5th international student course in behavioural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366842v1</w:t>
+                <w:t xml:space="preserve">hal-04366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -5038,73 +5038,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de La Fédération de Recherche "Education, Psychologie et Neurosciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366855v1</w:t>
+                <w:t xml:space="preserve">hal-04366842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do female songbirds change their song in a context of high aggressive motivation?</w:t>
               </w:r>
@@ -5163,73 +5163,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de La Fédération de Recherche "Education, Psychologie et Neurosciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366860v1</w:t>
+                <w:t xml:space="preserve">hal-04366855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not only male birds increase their vocal performance when territorially challenged</w:t>
               </w:r>
@@ -5524,532 +5524,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vokurková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689667v1</w:t>
+                <w:t xml:space="preserve">hal-01686735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Souriau</w:t>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686735v1</w:t>
+                <w:t xml:space="preserve">hal-01689667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
+              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689689v1</w:t>
+                <w:t xml:space="preserve">hal-01479348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
+              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479347v1</w:t>
+                <w:t xml:space="preserve">hal-01689689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
+                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479348v1</w:t>
+                <w:t xml:space="preserve">hal-01479347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Laboratory</w:t>
               </w:r>
@@ -6407,51 +6407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>