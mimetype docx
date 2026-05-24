--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1113,243 +1113,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning in male and female Uraeginthus cyanocephalus, a tropical songbird species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird song and anthropogenic noise : vocal production mechanisms may explain why birds sing higher pitched songs in cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesko Partecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 280, pp.1471-2954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879054v1</w:t>
+                <w:t xml:space="preserve">hal-00879074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird song and anthropogenic noise : vocal production mechanisms may explain why birds sing higher pitched songs in cities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Song learning in male and female Uraeginthus cyanocephalus, a tropical songbird species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (4), pp.352-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879074v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight Phases in the Song of Skylarks: Impact on Acoustic Parameters and Coding Strategy</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (4), pp.352 - 364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0033154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682845v1</w:t>
@@ -3197,234 +3197,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
+              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682925v1</w:t>
+                <w:t xml:space="preserve">hal-01682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage vocal chez le cordonbleu cyanocéphale (Uraeginthus cyanocephalus), un oiseau chanteur dont les mâles et les femelles chantent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practicing for spring? A first look on thrush nightingale vocalisations in wintering grounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivanitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Marova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vokurková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Colloque de la Société Française d'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">XXVI International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Haridwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682957v1</w:t>
+                <w:t xml:space="preserve">hal-01682925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
@@ -4027,73 +4027,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689949v1</w:t>
+                <w:t xml:space="preserve">hal-01689895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
@@ -4135,73 +4135,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
+              <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689895v1</w:t>
+                <w:t xml:space="preserve">hal-01689949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a songbird with a continuous singing style modulates its song when territorially challenged</w:t>
               </w:r>
@@ -5744,312 +5744,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
+                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479348v1</w:t>
+                <w:t xml:space="preserve">hal-01479347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
+              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689689v1</w:t>
+                <w:t xml:space="preserve">hal-01479348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
+              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479347v1</w:t>
+                <w:t xml:space="preserve">hal-01689689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Laboratory</w:t>
               </w:r>
@@ -6407,51 +6407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dudouit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloris Maury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02410311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanitskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Marova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vokurkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2765-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriele Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vellema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gahr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leit&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silene Maria Araujo de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0058-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1616-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Nemeth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pieretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesko Partecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404130v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rybak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Hultsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Todt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Holveck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Riebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carel ten Cate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Muck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-009-0836-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Metz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Klump" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-006-0111-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NL04DZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652004000200004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2003.2127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQT0TWD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hultsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2003.2340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853903322149450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1153C1D0ADC44E42A4354BC7705D3C2FD4584632/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.2002.3099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ93SBZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Cirillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schleuss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/019697201300001876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01686735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>