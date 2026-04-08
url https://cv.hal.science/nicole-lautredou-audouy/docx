--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -780,412 +780,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614204v1</w:t>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569398v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Pauly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160(1), pp.157-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 457, pp.11-27. </w:t>
@@ -2634,307 +2634,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Activity of Serum Response Factor Is Required for Expression of the Muscle-determining Factor MyoD in Both Dividing and Differentiating Mouse C2C12 Myoblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-phase Synthesis and Cellular Localization of a C- and/or N-terminal Labelled Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">May Morris</w:t>
+                <w:t xml:space="preserve">N. Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.7.5.719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872109v1</w:t>
+                <w:t xml:space="preserve">hal-02088307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase Synthesis and Cellular Localization of a C- and/or N-terminal Labelled Peptide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Mery</w:t>
+                <w:t xml:space="preserve">Expression and Activity of Serum Response Factor Is Required for Expression of the Muscle-determining Factor MyoD in Both Dividing and Differentiating Mouse C2C12 Myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Lautredou</w:t>
+                <w:t xml:space="preserve">David Tuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.58⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7, pp.719 - 729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.7.5.719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02088307v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Differentiation of C2 Myogenic Cells Are Dependent on Serum Response Factor</w:t>
               </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hentzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16, pp.6065 - 6074. </w:t>
@@ -3054,64 +3054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Serum Response Factor Nuclear Localization Signal: General Implications for Cyclic AMP-Dependent Protein Kinase Activity in Control of Nuclear Translocation Downloaded from</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and Purification of the DNA-Binding Domain of SRF: SRF-DB, a Part of a DNA-Binding Protein Which Can Act as a Dominant Negative Mutant in Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier-Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caï Qiu-Qiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,492 +3453,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocalization of an 82-kDa protein from lampbrush loops into the nucleoskeleton during amphibian oogenesis</w:t>
+                <w:t xml:space="preserve">Chromosomes of amphibian oocytes as a model for gene expression: significance of lampbrush loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Angeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Bonnanfant-Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charmaine Herberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roux's archives of developmental biology : the official organ of the EDBO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Developmental Biology in France, 34 (1), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088343v1</w:t>
+                <w:t xml:space="preserve">hal-02088372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomes of amphibian oocytes as a model for gene expression: significance of lampbrush loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relocalization of an 82-kDa protein from lampbrush loops into the nucleoskeleton during amphibian oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Angeller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charmaine Herberts</w:t>
+                <w:t xml:space="preserve">Nicole Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roux's archives of developmental biology : the official organ of the EDBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 199 (3), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01681492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088372v1</w:t>
+                <w:t xml:space="preserve">hal-02088343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analog of Xenopus N1N2 protein in Pleurodeles waltl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Cold-induced changes in amphibian oocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Angelier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Da Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 183 (2), pp.508-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088366v1</w:t>
+                <w:t xml:space="preserve">hal-02088360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-induced changes in amphibian oocytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">An analog of Xenopus N1N2 protein in Pleurodeles waltl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Angelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 67 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1768-322X.1989.tb03006.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088360v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4433,51 +4433,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
@@ -4512,103 +4512,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+                <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
@@ -4762,306 +4762,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107104v1</w:t>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049861v1</w:t>
+                <w:t xml:space="preserve">hal-02790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
+                <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e colloque de l'Association de Science Régionale De Langue Française : "Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2017, Athènes, Grèce. 18 p</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790953v1</w:t>
+                <w:t xml:space="preserve">hal-02049861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion des populations a une gouvernance territoriale favorisant l’anticipation du changement climatique. Le cas de l’adaptation à la montée du niveau de la mer.</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,51 +5276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péguet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautrédou-Audouy N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6593,73 +6593,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
@@ -6718,73 +6718,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7100,51 +7100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>