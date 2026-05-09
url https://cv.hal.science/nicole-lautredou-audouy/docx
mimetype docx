--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -6593,73 +6593,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
@@ -6718,73 +6718,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7100,51 +7100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>