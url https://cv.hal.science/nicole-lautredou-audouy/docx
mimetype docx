--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -395,278 +395,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of a coastal social-ecological system: analyzing co-evolution and regime shifts in the Thau lagoon (Mediterranean Sea, France), 1970–2018</w:t>
+                <w:t xml:space="preserve">How do coastal residents perceive past and future changes in a Mediterranean lagoon ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fériel Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02061-y⟩</w:t>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, 106556 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092807v1</w:t>
+                <w:t xml:space="preserve">hal-04400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do coastal residents perceive past and future changes in a Mediterranean lagoon ecosystem services?</w:t>
+                <w:t xml:space="preserve">Trajectory of a coastal social-ecological system: analyzing co-evolution and regime shifts in the Thau lagoon (Mediterranean Sea, France), 1970–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Nicolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, 106556 (10p.). </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02061-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400496v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
               </w:r>
@@ -780,442 +780,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Long</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160(1), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614204v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving relocation acceptability by improving information and governance quality/results from a survey conducted in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Trouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160(1), pp.157-177. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02690-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569398v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,295 +1433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t>
+                <w:t xml:space="preserve">Interaction of Antibiotics with Lipid Vesicles on Thin Film Porous Silicon Using Reflectance Interferometric Fourier Transform Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Wang</w:t>
+                <w:t xml:space="preserve">Taryn Guinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Gosselin Grenet</w:t>
+                <w:t xml:space="preserve">Cédric Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Castelli</w:t>
+                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cermenati</w:t>
+                <w:t xml:space="preserve">Stephanie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (32), pp.10279−10286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la401804e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837252v1</w:t>
+                <w:t xml:space="preserve">hal-00881098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Antibiotics with Lipid Vesicles on Thin Film Porous Silicon Using Reflectance Interferometric Fourier Transform Spectroscopy</w:t>
+                <w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taryn Guinan</w:t>
+                <w:t xml:space="preserve">Yuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Godefroy</w:t>
+                <w:t xml:space="preserve">A. S. Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
+                <w:t xml:space="preserve">Ilaria Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Pace</w:t>
+                <w:t xml:space="preserve">G. Cermenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (32), pp.10279−10286. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la401804e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881098v1</w:t>
+                <w:t xml:space="preserve">hal-01837252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 457, pp.11-27. </w:t>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Phospholipid Bilayer Formation on a Thin Film of Porous SiO2 by Reflective Interferometric Fourier Transform Spectroscopy (RIFTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Seantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Artuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Capony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 269 (8), pp.5989-6000</w:t>
@@ -3453,492 +3453,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomes of amphibian oocytes as a model for gene expression: significance of lampbrush loops</w:t>
+                <w:t xml:space="preserve">Relocalization of an 82-kDa protein from lampbrush loops into the nucleoskeleton during amphibian oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Angeller</w:t>
+                <w:t xml:space="preserve">Nicole Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Bonnanfant-Jais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charmaine Herberts</w:t>
+                <w:t xml:space="preserve">Nicole Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roux's archives of developmental biology : the official organ of the EDBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 199 (3), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01681492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088372v1</w:t>
+                <w:t xml:space="preserve">hal-02088343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocalization of an 82-kDa protein from lampbrush loops into the nucleoskeleton during amphibian oogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Chromosomes of amphibian oocytes as a model for gene expression: significance of lampbrush loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Angeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Bonnanfant-Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charmaine Herberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roux's archives of developmental biology : the official organ of the EDBO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Developmental Biology in France, 34 (1), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088343v1</w:t>
+                <w:t xml:space="preserve">hal-02088372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-induced changes in amphibian oocytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">An analog of Xenopus N1N2 protein in Pleurodeles waltl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Angelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 67 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1768-322X.1989.tb03006.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088360v1</w:t>
+                <w:t xml:space="preserve">hal-02088366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analog of Xenopus N1N2 protein in Pleurodeles waltl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Cold-induced changes in amphibian oocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Angelier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Da Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 183 (2), pp.508-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1768-322X.1989.tb03006.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02088366v1</w:t>
+                <w:t xml:space="preserve">hal-02088360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3956,90 +3956,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des habitants et des plaisanciers face aux enjeux environnementaux des ports de plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4081,90 +4081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des inégalités environnementales liées aux lagunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fériel Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, OHM Littoral méditerranéen, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 10 ans de recherches de l'OHM Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille, France</w:t>
@@ -4340,77 +4340,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès de l’International Association for People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Québec, Canada</w:t>
@@ -4433,301 +4433,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107104v1</w:t>
+                <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324658v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine (MéTer)</w:t>
+                <w:t xml:space="preserve">Mémoire et territorialité : une analyse comparative de la gestion des risques de submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
@@ -4741,150 +4741,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Observatoire Hommes-Milieux -Littoral méditerranéen -Séminaire annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651676v1</w:t>
+                <w:t xml:space="preserve">hal-02107104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion des populations à une gouvernance territoriale favorisant l’anticipation du changement climatique : le cas de l’adaptation à la montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4922,103 +4922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la contribution des services écosystémiques au bien-être des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriél Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5168,64 +5168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Péguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,51 +5276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des politiques de recomposition du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,51 +5414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,77 +5647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSYCOM-RELOC : prise en compte des facteurs psychologiques pour mieux communiquer et renforcer l’acceptabilité des politiques de relocalisation face à la montée du niveau de la mer,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péguet C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautrédou-Audouy N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5982,51 +5982,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
+                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
@@ -6083,75 +6083,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753574v1</w:t>
+                <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
@@ -6208,51 +6208,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753629v1</w:t>
+                <w:t xml:space="preserve">hal-02753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
@@ -6593,73 +6593,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
@@ -6718,73 +6718,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6854,51 +6854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUBP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percevoir, Représenter, Communiquer les risques naturels</w:t>
@@ -7100,51 +7100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Adjeroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04092807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02061-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02690-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Guinan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Godefroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401804e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301085t" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duperthuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garzon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1015326108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Darlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Artuso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00599.2007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaloin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lautredou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.8050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS1JD108-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC8R7VFS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandromme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.7.5.719" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Soulez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier Rouviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hentzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.16.11.6065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Qiong Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.15.1.433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Strausfeld" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Capony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#239; Qiu-Qiong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1993.1303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717139C538A14347C2CC483E8EC4A65E4CE35966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angelier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01681492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7DSLF73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Angeller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bonnanfant-Jais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine Herberts" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1768-322X.1989.tb03006.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZCDX3Z3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Da Ea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142487v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050291v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clement" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;guet C." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautr&#233;dou-Audouy N" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722906v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>