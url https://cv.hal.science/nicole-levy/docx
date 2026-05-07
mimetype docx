--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1624,312 +1624,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de patterns dans la construction de specifications en UML et B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations sur le style architectural Pipe and Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Souquières</w:t>
+                <w:t xml:space="preserve">Songsakdi Rongviriyapanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Developpement de Logiciels - AFADl'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Grenoble, France, 15 p</w:t>
+              <w:t xml:space="preserve">Approches formelles dans l'assistance au développement de logiciels - AFADl'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Grenoble, France, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099102v1</w:t>
+                <w:t xml:space="preserve">inria-00099021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et spécialisation de patterns en UML et B</w:t>
+                <w:t xml:space="preserve">Utilisation de patterns dans la construction de specifications en UML et B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marcano Kamenoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisca Losavio</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Souquières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets - LMO'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montreal, Canada, 16 p</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Developpement de Logiciels - AFADl'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Grenoble, France, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099206v1</w:t>
+                <w:t xml:space="preserve">inria-00099102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur le style architectural Pipe and Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Songsakdi Rongviriyapanish</w:t>
+                <w:t xml:space="preserve">Spécification et spécialisation de patterns en UML et B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marcano Kamenoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Losavio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches formelles dans l'assistance au développement de logiciels - AFADl'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Grenoble, France, 17 p</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets - LMO'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montreal, Canada, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099021v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and Comparing Architectural Styles</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Losavio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Matteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sacchetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferda Tartanoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Chibout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AUSE.0000049210.42738.00" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02464872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ES.2018.00014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02464897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Zung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.182.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ordaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Hadj Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofaina Taofifenua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Topa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ben Mosbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dourlens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marcano Kamenoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songsakdi Rongviriyapanish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Dung Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Losavio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Matteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sacchetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferda Tartanoglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Chibout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AUSE.0000049210.42738.00" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Souqui&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02464872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ES.2018.00014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02464897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Zung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.182.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ordaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Hadj Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofaina Taofifenua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Topa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ben Mosbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dourlens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2010.5507520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marcano Kamenoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songsakdi Rongviriyapanish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kim-Dung Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>