--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -239,51 +239,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Lespinet-Najib; Nathalie Pinède. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publics vulnérables et numérique. Entre fractures, inclusions et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 111-125 (376 p.), 2022, 978-2-855892-627-5</w:t>
+              <w:t xml:space="preserve">, pp.111-125, 2022, 978-2-855892-627-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03840646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -445,51 +445,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEH</w:t>
+                <w:t xml:space="preserve">LEH Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02554056v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -1698,57 +1698,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accessibilité pour et dans l'usage, concevoir des situations d'activité adaptées à tous et à chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (1), pp.89-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une bibliothèque numérique à l'épreuve de la déficience : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,73 +1845,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.78-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité pour et dans l'usage : concevoir des situations d'activité adaptées à tous et à chacun&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1845,139 +1927,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926029v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01015107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Répertoire mondial des géographes &amp;quot;Who's who in geography</w:t>
               </w:r>
@@ -2658,221 +2658,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critères accessibilité : Comment faciliter leurs usages et leurs appropriations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Fractures Corporelles, Fractures Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02155281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des titres des articles de presse enregistrés dans la base du site web DEVOTIC</w:t>
               </w:r>
@@ -3581,165 +3581,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coopération et coordination entre centres de décision dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journée d'étude GERRA, Communication écrite, Groupe d'Ergonomie de la Région Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail coopératif en réseau. Trois expériences avec NetMeeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01926051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01926074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de conception des pages Web et recommandations ergonomiques</w:t>
               </w:r>
@@ -5917,51 +5917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE3A742"/>
+    <w:nsid w:val="A6A023F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-lompre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9562-5449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192787225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouedard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despin Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamigeon M" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thuriot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.390707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gouedard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyeth Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fidel Torres Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicole-lompre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9562-5449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192787225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouedard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despin Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamigeon M" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thuriot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.390707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gouedard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyeth Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fidel Torres Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Heurtier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>