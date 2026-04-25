--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -66,5391 +66,5391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the ecological and digital transitions to restructure groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lourdes Mella Mendez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employment, Training And Lifelong Learning: Comparative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.85-113, 2026, 9781032968674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003591948-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La participation de l’organisation internationale du travail à la construction d’un ordre mondial du travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Rousseau et O. de Frouville (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratiser l'espace monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, 2024, 978-2-84934-822-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El uso de la formación profesional continua en la gestión de las transiciones ecológica y digital en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lourdes Mella Mendez y Consuelo Ferreiro Regueiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formación profesional para la empresa y la sociedad del siglo XXI: puntos críticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranzadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.443-472, 2023, 9788411256988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Blin,-Franchomme, I. Desbarats, G. Jazottes, A. Mendoza-Caminade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis; Planète sociale, pp.275-288, 2023, 978-2-7110-3797-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de la formation professionnelle continue dans la gestion des transitions écologique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Bli; -Franchomme; I. Desbarats; G. Jazottes; A. Mendoza-Caminade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.219-227, 2023, coll. Planète sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04309818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teletrabalho no Direito Francês em Tempos de Pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guimaraes Feficiano; P. H. Azevedo Lima; L. Matos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafios do teletrabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292-315, 2023, 9786588805596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion de résilience. Entretien avec Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Blin-Franchomme,; I. Desbarats; G. Jazottes; A. Mendoza-Caminade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.23-31, 2023, Planète sociale, 9782711037971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire société au sein de l’entreprise éclatée ? L’exemple de la plateforme aéroportuaire de Roissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugenia R. Sachpekidou, Giorgos Stavropoulos, Panagiotis Glavinis, Iosif Ktenidis, Dimosthonis Lentzis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et politique pour une Europe de la démocratie, de l'État de droit et des droits fondamentaux, ouvrage en l'honneur de Petros Stagos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-324, 2023, 978-618-5798-05-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur la rénovation du bâtiment de Bourg‑la-Reine (2006‑2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.381-389, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner à des militants dans un cadre universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.311-351, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre du jubilé de l'université Paris 1 et des soixante-dix ans de l'ISST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.9-20, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe ouvrière ira au paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la croisée de l'université et du monde du travail : l'Institut des sciences sociales du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie, études et travaux autour de l’ISST et des instituts du travail Document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.151-167, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socialization of Economic Risk and the Redistribution of Liabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo von Adamovich; Marcel Zernikow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical and Sociological Reflections on Labour Law in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-114, 2022, 978-1-5275-8349-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chantiers ouverts et restant à ouvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.391-422, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre de l’ISST par les archives du ministère du Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.21-118, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur de l’O.I.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Maggi-Germain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact des normes de l’O.I.T. sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2021, 978-2-84934-556-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à l’ère des techniques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnin V., Gatti L., Lerouge L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail. Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-68, 2021, La numérisation du travail. Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise et la communauté de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Morena, Frédérique de. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité : une question de frontière(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.109-112, 2019, 978-2-7110-3265-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits attachés à la personne, une nouvelle catégorie de droits sociaux ? L'exemple du compte personnel d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mella Méndez et L. Serrani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los actuales cambios sociales y laborales: nuevos retos para el mundo del trabajo. Libro 1 : Cambios tecnológicos y nuevos retos para el mundo del trabajo (Portugal, España, Colombia, Italia, Francia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.419-432, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il conto personale di attività. Requiem for a dream ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loi travail : prima analisi e lettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adapt University Press, pp.46-51, 2016, 978-88-98652-63-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de solidarité dans l’économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des liens et des droits, mélanges en l’honneur du Professeur J.-P. Laborde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.421-432, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le congé individuel de formation face aux évolutions du droit de la formation professionnelle continue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghaffari Sarah et Podevin Gérard (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le congé individuel de formation - Un droit national, des réalités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.21-35, 2008, Collection : Des sociétés, 9782753506794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la formation professionnelle continue dans la construction du marché de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">月経による就労不能のための休暇の創出：男女の職業平等の論点？ = Creating Leave for Incapacity to Work Due to Menstruation: An Issue for Gender Equality in Employment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">季刊労働法</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'un congé pour menstruations incapacitantes : un enjeu d'égalité professionnelle entre les femmes et hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04718589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’un congé pour menstruations incapacitantes : un enjeu d’égalité professionnelle entre les femmes et hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 et 11, pp.804-812 et 915-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture est un cri : Itinéraire d’Alain Boggero, ancien ouvrier charpentier tôlier des chantiers navals de la Seyne sur Mer devenu artiste peintre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.4174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przedsiębiorstwo I Wspólnota Pracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (2), pp.277-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5604/01.3001.0016.0983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, sujet de dialogue social à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 823, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse : L'importation des techniques du droit du travail en droit de la fonction publique : vices ou vertus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Zarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Arnaud Chappe, L’égalité au travail. Justice et mobilisations contre les discriminations, Paris : Presses des Mines, 2019, 210 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2020/2 n°105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexis Zarca</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation du risque économique et redistribution des responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation du risque économique et redistribution des responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.17619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique et intelligence artificielle. Réflexions sur quelques enjeux juridiques et anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de direito do trabalho </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un droit commun du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fonction publique : chronique d'une mort annoncée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des compétences liées au mandat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d’envoi pour le compte personnel d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des instituts du travail dans la formation prud’homale :contribution à la construction d’une université ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lacoste-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7-8, pp.584-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la surreprésentation des grandes entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction(s) : le mensuel des directeurs du secteur sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle égalité dans le financement du paritarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Radé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 05, pp.302</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité, requiem for a dream ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Existe-t-il un droit commun du travail ?</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté, communautarisme, religion et fait religieux : de la nécessité d'opérer quelques clarifications sémantiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.1034</w:t>
+              <w:t xml:space="preserve">, 2015, 09, pp.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la fonction publique : chronique d'une mort annoncée ?</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et enjeux des « comptes de formation » : les regards croisés de l'économie et du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.992</w:t>
+              <w:t xml:space="preserve">, 2015, 02, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Socialisation du risque économique et redistribution des responsabilités</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux autour de la réforme de la formation des conseillers prud'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.848</w:t>
+              <w:t xml:space="preserve">, 2015, 06, pp.547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'accompagnement des travailleurs</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme et fait religieux dans les relations de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.999</w:t>
+              <w:t xml:space="preserve">, 2015, 09, pp.660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et enjeux des &amp;quot;comptes de formation&amp;quot; : les regards croisés de l'économie et du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 01, pp.32</w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lacoste-Mary</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocational Training in the Context of Law of June 14th 2013 on Employment Security : The “Personnel Learning Account“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la représentativité pour refonder la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de l'application de l'arrêté d'extension de la convention collective nationale de la branche de la production cinématographique par le juge des référés : prologue judiciaire ou clap de fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de formation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des organisations professionnelles d'employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité du salarié à occuper un emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7-8, pp.584-598</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 05, pp.574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Radé</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 03, pp.134</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 5, pp.574-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le compte personnel d'activité, requiem for a dream ?</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires communautaires et la fabrication d'un intérêt général communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 481, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle continue entre individualisation et personnalisation des droits des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.541</w:t>
+              <w:t xml:space="preserve">, 2004, 05, pp.482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le compte personnel d'activité</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de modernisation sociale et le « développement de la formation professionnelle continue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.788</w:t>
+              <w:t xml:space="preserve">, 2002, 03, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 147, pp.28-29</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et santé : le point de vue d'une juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 05, pp.485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le compte personnel d'activité à la croisée des chemins</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du concept de statut du personnel dans la construction juridique des réseaux transeuropéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 457, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction juridique du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.792</w:t>
+              <w:t xml:space="preserve">, 2002, 12, pp.1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements et enjeux des « comptes de formation » : les regards croisés de l'économie et du droit</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la formation professionnelle continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 02, pp.169</w:t>
+              <w:t xml:space="preserve">, 2001, 09 et 10, pp.830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communautarisme et fait religieux dans les relations de travail</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation temps de travail/formation professionnelle continue après la loi Aubry II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 09, pp.660</w:t>
+              <w:t xml:space="preserve">, 2000, 09 et 10, pp.858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux autour de la réforme de la formation des conseillers prud'hommes</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'individualisation de la formation professionnelle continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 06, pp.547</w:t>
+              <w:t xml:space="preserve">, 1999, 07 et 08, pp.692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...1638 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197958v1</w:t>
-              </w:r>
-[...1825 lines deleted...]
-                <w:t xml:space="preserve">hal-03528595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5462,524 +5462,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using the Ecological and Digital Transitions to Restructure Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employment, Training And Lifelong-Learning for a Global Labour Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Santiago de Compostela, Apr 2024, Santiago de compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Due diligence, compliance and corporate social responsibility: the need to distinguish between categories = Due diligence, compliance et responsabilité sociétale des entreprises : de la nécessité de distinguer les catégories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le devoir de vigilance entre droits nationaux et droit de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Adam Mickiewicz (Pologne); Université Paris 1, Panthéon-Sorbonne; Université de Lorraine, May 2025, Gułtowy, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’inspection du travail en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une reconfiguration du droit social face aux transformations du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIELO LABORAL; Université de Bordeaux, Jun 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La creación de un mercado para las transiciones profesionales = Creating a market for career transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El derecho del trabajo ante los desafíos de la transición ecológica justa y el cambio climático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de València, Jul 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital and Ecological Transitions an the Idea of Social Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work In A Changing World That The Quest For Labor Rights And Social Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for labor and Social Security law, Sep 2024, Roma, Italy, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation de l’Organisation internationale du Travail à la construction d’un ordre mondial du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratiser L’espace-monde. Le droit de participer aux affaires publiques au niveau mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique ROUSSEAU (Université Paris 1); Olivier de FROUVILLE 5université Paris 2), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt collectif et l’universalité des normes de l’Organisation internationale du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Adam Mickiewicz (Poznań, Pologne); Université Paris 1 Panthéon-Sorbonne; Université de Lorraine, Jun 2023, Paris, France. pp.99-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/01.3001.0054.3283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -5990,61 +5981,52 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communauté de travail : l’exemple de la Pologne et de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nicole MAGGI-GERMAIN,; Anna MUSIAŁA; Raphaël DALMASSO, Apr 2022, Paris 1 Panthéon Sorbonne, France. pp.277-296, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nicole MAGGI-GERMAIN,; Anna MUSIAŁA; Raphaël DALMASSO, Apr 2022, Paris 1 Panthéon Sorbonne, France. pp.277-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -6305,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7063,177 +7045,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le licenciement des salariés protégés : processus et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403783v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7388,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485521v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0016.0983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.17619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacoste-Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01110180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003591948-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrarialacier.com.br/product/desafios-do-teletrabalho-os-9786588805596,f13055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.aranzadilaley.es/la-formacion-profesional-para-la-empresa-y-la-sociedad-del-siglo-xxi-puntos-criticos-1a-ed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurasiabooks.gr/product/%CE%B4%CE%AF%CE%BA%CE%B1%CE%B9%CE%BF-%CE%BA%CE%B1%CE%B9-%CF%80%CE%BF%CE%BB%CE%B9%CF%84%CE%B9%CE%BA%CE%AE-%CE%B3%CE%B9%CE%B1-%CE%BC%CE%B9%CE%B1-%CE%B5%CF%85%CF%81%CF%8E%CF%80%CE%B7-%CF%84%CE%B7%CF%82/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boggero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Einhorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_numerisation_du_travail_enjeux_juridiques_et_sociaux_en_sante_au_travail_loic_lerouge-9782343233468-71117.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/limpact-des-normes-de-lo-i-t-sur-la-scene-internationale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3283" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/collection/droit-science-politique-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04732724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003591948-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.aranzadilaley.es/la-formacion-profesional-para-la-empresa-y-la-sociedad-del-siglo-xxi-puntos-criticos-1a-ed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrarialacier.com.br/product/desafios-do-teletrabalho-os-9786588805596,f13055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurasiabooks.gr/product/%CE%B4%CE%AF%CE%BA%CE%B1%CE%B9%CE%BF-%CE%BA%CE%B1%CE%B9-%CF%80%CE%BF%CE%BB%CE%B9%CF%84%CE%B9%CE%BA%CE%AE-%CE%B3%CE%B9%CE%B1-%CE%BC%CE%B9%CE%B1-%CE%B5%CF%85%CF%81%CF%8E%CF%80%CE%B7-%CF%84%CE%B7%CF%82/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boggero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Einhorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/limpact-des-normes-de-lo-i-t-sur-la-scene-internationale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_numerisation_du_travail_enjeux_juridiques_et_sociaux_en_sante_au_travail_loic_lerouge-9782343233468-71117.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0016.0983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.17619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacoste-Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01110180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3283" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/collection/droit-science-politique-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04732724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>