--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -66,5391 +66,5391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la formation professionnelle continue dans la construction du marché de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05452731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">月経による就労不能のための休暇の創出：男女の職業平等の論点？ = Creating Leave for Incapacity to Work Due to Menstruation: An Issue for Gender Equality in Employment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">季刊労働法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d'un congé pour menstruations incapacitantes : un enjeu d'égalité professionnelle entre les femmes et hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04718589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création d’un congé pour menstruations incapacitantes : un enjeu d’égalité professionnelle entre les femmes et hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 et 11, pp.804-812 et 915-919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture est un cri : Itinéraire d’Alain Boggero, ancien ouvrier charpentier tôlier des chantiers navals de la Seyne sur Mer devenu artiste peintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.4174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przedsiębiorstwo I Wspólnota Pracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roczniki Administracji i Prawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.277-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/01.3001.0016.0983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail, sujet de dialogue social à part entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 823, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe, L’égalité au travail. Justice et mobilisations contre les discriminations, Paris : Presses des Mines, 2019, 210 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2020/2 n°105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse : L'importation des techniques du droit du travail en droit de la fonction publique : vices ou vertus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Zarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation du risque économique et redistribution des responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.17619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique et intelligence artificielle. Réflexions sur quelques enjeux juridiques et anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de direito do trabalho </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un droit commun du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la fonction publique : chronique d'une mort annoncée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation du risque économique et redistribution des responsabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des compétences liées au mandat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des instituts du travail dans la formation prud’homale :contribution à la construction d’une université ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lacoste-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7-8, pp.584-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01684074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d’envoi pour le compte personnel d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la surreprésentation des grandes entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direction(s) : le mensuel des directeurs du secteur sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle égalité dans le financement du paritarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Radé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité, requiem for a dream ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel d'activité à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautarisme et fait religieux dans les relations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et enjeux des « comptes de formation » : les regards croisés de l'économie et du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux autour de la réforme de la formation des conseillers prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et enjeux des &amp;quot;comptes de formation&amp;quot; : les regards croisés de l'économie et du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.169-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocational Training in the Context of Law of June 14th 2013 on Employment Security : The “Personnel Learning Account“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.35-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté, communautarisme, religion et fait religieux : de la nécessité d'opérer quelques clarifications sémantiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la représentativité pour refonder la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de formation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte personnel de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de l'application de l'arrêté d'extension de la convention collective nationale de la branche de la production cinématographique par le juge des référés : prologue judiciaire ou clap de fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité des organisations professionnelles d'employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66, pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité du salarié à occuper un emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.1234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 05, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le dialogue social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07 et 08, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 5, pp.574-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle continue entre individualisation et personnalisation des droits des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 05, pp.482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires communautaires et la fabrication d'un intérêt général communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 481, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et santé : le point de vue d'une juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 05, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de modernisation sociale et le « développement de la formation professionnelle continue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 03, pp.334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport du concept de statut du personnel dans la construction juridique des réseaux transeuropéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 457, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction juridique du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12, pp.1092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 09 et 10, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation temps de travail/formation professionnelle continue après la loi Aubry II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 09 et 10, pp.858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'individualisation de la formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 07 et 08, pp.692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02197958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the ecological and digital transitions to restructure groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lourdes Mella Mendez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment, Training And Lifelong Learning: Comparative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.85-113, 2026, 9781032968674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003591948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La participation de l’organisation internationale du travail à la construction d’un ordre mondial du travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Rousseau et O. de Frouville (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratiser l'espace monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, 2024, 978-2-84934-822-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Blin,-Franchomme, I. Desbarats, G. Jazottes, A. Mendoza-Caminade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis; Planète sociale, pp.275-288, 2023, 978-2-7110-3797-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de la formation professionnelle continue dans la gestion des transitions écologique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Bli; -Franchomme; I. Desbarats; G. Jazottes; A. Mendoza-Caminade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.219-227, 2023, coll. Planète sociale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04309818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teletrabalho no Direito Francês em Tempos de Pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guimaraes Feficiano; P. H. Azevedo Lima; L. Matos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafios do teletrabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292-315, 2023, 9786588805596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de la formación profesional continua en la gestión de las transiciones ecológica y digital en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lourdes Mella Mendez y Consuelo Ferreiro Regueiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formación profesional para la empresa y la sociedad del siglo XXI: puntos críticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.443-472, 2023, 9788411256988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour de la notion de résilience</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la notion de résilience. Entretien avec Serge Tisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Blin,-Franchomme, I. Desbarats, G. Jazottes, A. Mendoza-Caminade. </w:t>
+              <w:t xml:space="preserve">M.-P. Blin-Franchomme,; I. Desbarats; G. Jazottes; A. Mendoza-Caminade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise résiliente. Risques globaux et sanitaires, transition écologique, innovation sociétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis; Planète sociale, pp.275-288, 2023, 978-2-7110-3797-1</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.23-31, 2023, Planète sociale, 9782711037971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.219-227, 2023, coll. Planète sociale</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire société au sein de l’entreprise éclatée ? L’exemple de la plateforme aéroportuaire de Roissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugenia R. Sachpekidou, Giorgos Stavropoulos, Panagiotis Glavinis, Iosif Ktenidis, Dimosthonis Lentzis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et politique pour une Europe de la démocratie, de l'État de droit et des droits fondamentaux, ouvrage en l'honneur de Petros Stagos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-324, 2023, 978-618-5798-05-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Desafios do teletrabalho</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur la rénovation du bâtiment de Bourg‑la-Reine (2006‑2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.381-389, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner à des militants dans un cadre universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.311-351, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre du jubilé de l'université Paris 1 et des soixante-dix ans de l'ISST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.9-20, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe ouvrière ira au paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la croisée de l'université et du monde du travail : l'Institut des sciences sociales du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie, études et travaux autour de l’ISST et des instituts du travail Document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Einhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.151-167, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socialization of Economic Risk and the Redistribution of Liabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo von Adamovich; Marcel Zernikow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical and Sociological Reflections on Labour Law in Times of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.292-315, 2023, 9786588805596</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-114, 2022, 978-1-5275-8349-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chantiers ouverts et restant à ouvrir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.391-422, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre de l’ISST par les archives du ministère du Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée du monde du travail et de l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.21-118, 2022, 979-10-351-0799-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur de l’O.I.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Maggi-Germain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact des normes de l’O.I.T. sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2021, 978-2-84934-556-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à l’ère des techniques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnin V., Gatti L., Lerouge L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation du travail. Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-68, 2021, La numérisation du travail. Enjeux juridiques et sociaux en santé au travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise et la communauté de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Morena, Frédérique de. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité : une question de frontière(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.109-112, 2019, 978-2-7110-3265-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits attachés à la personne, une nouvelle catégorie de droits sociaux ? L'exemple du compte personnel d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mella Méndez et L. Serrani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los actuales cambios sociales y laborales: nuevos retos para el mundo del trabajo. Libro 1 : Cambios tecnológicos y nuevos retos para el mundo del trabajo (Portugal, España, Colombia, Italia, Francia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.419-432, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il conto personale di attività. Requiem for a dream ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loi travail : prima analisi e lettura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adapt University Press, pp.46-51, 2016, 978-88-98652-63-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de solidarité dans l’économie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des liens et des droits, mélanges en l’honneur du Professeur J.-P. Laborde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.421-432, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le congé individuel de formation face aux évolutions du droit de la formation professionnelle continue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.23-31, 2023, Planète sociale, 9782711037971</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghaffari Sarah et Podevin Gérard (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le congé individuel de formation - Un droit national, des réalités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.21-35, 2008, Collection : Des sociétés, 9782753506794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...1222 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528595v1</w:t>
-              </w:r>
-[...3533 lines deleted...]
-                <w:t xml:space="preserve">halshs-02197958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5462,303 +5462,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La creación de un mercado para las transiciones profesionales = Creating a market for career transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El derecho del trabajo ante los desafíos de la transición ecológica justa y el cambio climático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València, Jul 2025, Valencia (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Due diligence, compliance and corporate social responsibility: the need to distinguish between categories = Due diligence, compliance et responsabilité sociétale des entreprises : de la nécessité de distinguer les catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le devoir de vigilance entre droits nationaux et droit de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Adam Mickiewicz (Pologne); Université Paris 1, Panthéon-Sorbonne; Université de Lorraine, May 2025, Gułtowy, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’inspection du travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une reconfiguration du droit social face aux transformations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIELO LABORAL; Université de Bordeaux, Jun 2025, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using the Ecological and Digital Transitions to Restructure Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment, Training And Lifelong-Learning for a Global Labour Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Santiago de Compostela, Apr 2024, Santiago de compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485265v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05485136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital and Ecological Transitions an the Idea of Social Justice</w:t>
               </w:r>
@@ -6287,51 +6287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,177 +7045,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du cadre juridique de la formation professionnelle continue : un changement de paradigmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le licenciement des salariés protégés : processus et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Correia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00361425v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00403783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7370,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003591948-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.aranzadilaley.es/la-formacion-profesional-para-la-empresa-y-la-sociedad-del-siglo-xxi-puntos-criticos-1a-ed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrarialacier.com.br/product/desafios-do-teletrabalho-os-9786588805596,f13055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurasiabooks.gr/product/%CE%B4%CE%AF%CE%BA%CE%B1%CE%B9%CE%BF-%CE%BA%CE%B1%CE%B9-%CF%80%CE%BF%CE%BB%CE%B9%CF%84%CE%B9%CE%BA%CE%AE-%CE%B3%CE%B9%CE%B1-%CE%BC%CE%B9%CE%B1-%CE%B5%CF%85%CF%81%CF%8E%CF%80%CE%B7-%CF%84%CE%B7%CF%82/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boggero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Einhorn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/limpact-des-normes-de-lo-i-t-sur-la-scene-internationale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_numerisation_du_travail_enjeux_juridiques_et_sociaux_en_sante_au_travail_loic_lerouge-9782343233468-71117.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0016.0983" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.17619" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacoste-Mary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01110180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3283" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/collection/droit-science-politique-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04732724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485521v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0016.0983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.17619" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lacoste-Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01110180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003591948-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrarialacier.com.br/product/desafios-do-teletrabalho-os-9786588805596,f13055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.aranzadilaley.es/la-formacion-profesional-para-la-empresa-y-la-sociedad-del-siglo-xxi-puntos-criticos-1a-ed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurasiabooks.gr/product/%CE%B4%CE%AF%CE%BA%CE%B1%CE%B9%CE%BF-%CE%BA%CE%B1%CE%B9-%CF%80%CE%BF%CE%BB%CE%B9%CF%84%CE%B9%CE%BA%CE%AE-%CE%B3%CE%B9%CE%B1-%CE%BC%CE%B9%CE%B1-%CE%B5%CF%85%CF%81%CF%8E%CF%80%CE%B7-%CF%84%CE%B7%CF%82/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boggero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Einhorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/limpact-des-normes-de-lo-i-t-sur-la-scene-internationale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_numerisation_du_travail_enjeux_juridiques_et_sociaux_en_sante_au_travail_loic_lerouge-9782343233468-71117.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0054.3283" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/collection/droit-science-politique-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04732724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>